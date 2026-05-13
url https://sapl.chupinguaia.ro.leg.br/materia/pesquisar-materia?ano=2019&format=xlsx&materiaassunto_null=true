--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,135 +54,135 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sheila Flávia Anselmo Mosso</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/2/pl_2444-19.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/2/pl_2444-19.pdf</t>
   </si>
   <si>
     <t>Altera o anexo V dos cargos em comissão da Lei Municipal n° 456 de 07 de novembro de 2005, alterada pela Lei Municipal n° 1.820/2016, 1.991/2017 e 2.082/2018, que institui o plano de carreira, cargos e salários dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_no_2.454-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_no_2.454-2019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I, II, III e IV da Lei nº 456, de 7 de novembro de 2005, alterada pela Lei nº 959/2010, 1.231/2011, 1.626/2014, 2.216/2019, que dispõe sobre o piso salarial das carreiras dos Agentes Comunitários de Saúde e dos Agentes de Endemias-ESF, nos termos da Lei Federal nº 13.708, de 14 de agosto de 2018 e da outras providencias.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/17/brn3c2af457fd2c_003050.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/17/brn3c2af457fd2c_003050.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 2.046 de 20 de Dezembro de 2017, que dispõe sobre o Imposto Sobre a Propriedade Predial e Territorial Urbano- IPTU e dá outras providência.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de credito especial por anulação de dotação no valor de R$ 118.673,39, no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_2.457-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_2.457-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por anulação de dotação no valor R$ 15.564,63 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2.464.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2.464.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação da Procuradoria Geral do Município de Chupinguaia, e dá outras Providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2.471.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2.471.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da lei municipal Nº.1.984, de 27 de junho de 2017, que dispõe sobre o repasse de subvenção social.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2.472.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2.472.pdf</t>
   </si>
   <si>
     <t>Amplia e altera os cargos de provimentos em comissão do anexo V da Lei Nº 456, de 07 de Novembro de 2005, alterado pela Lei 1.993/2017, 1975/2017 e Lei 1.820/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vanderci de Paula Campos</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Senhor Edileno de Souza Castro.</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -231,255 +231,255 @@
   <si>
     <t>Zezinho</t>
   </si>
   <si>
     <t>Indica que seja realizada reforma no Centro do Idoso de Chupinguaia.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Indica que seja realizada a contratação de especialistas para área de saúde sendo: Técnico em radiologia, Ultrassonografista, Dentista e Fisioterapeuta e demais profissionais para suprir toda demanda do nosso Município.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>PLRO</t>
   </si>
   <si>
     <t>Projeto de Lei Remanejamento Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_no_2.458-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_no_2.458-2019.pdf</t>
   </si>
   <si>
     <t>Fica aberto no orçamento vigente, um crédito adicional suplementar na importância de R$ 62.218,56, distribuídos as seguintes dotações:</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no valor de R$ 144.936,46 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/24/projeto_de_lei_no_2.460-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/24/projeto_de_lei_no_2.460-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor de R$ 150.000,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/25/projeto_de_lei_no_2461-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/25/projeto_de_lei_no_2461-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no valor de R$ 30.000,00 no vigente prçamento-programa.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/26/projeto_de_lei_no_2.462-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/26/projeto_de_lei_no_2.462-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por excesso de arrecadação no valor de R$ 159.976,00, no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_2.463-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_2.463-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor de 9.639,76, no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial por anulação de dotação no valor R$ 130.584,33 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2.466.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2.466.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor de R$ 94.750,80, no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2.467.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2.467.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor de R$ 27.062,59 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2.468.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2.468.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no valor de 65.000,00 no vigente orçamento programa.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2.469..pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2.469..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor de R$ 5.000,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2.470.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2.470.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por superavit financeiro no valor de R$ 180.000,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2.473.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2.473.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no valor de R$ 89.608,96 no vigente programa.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/38/pl_2.474.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/38/pl_2.474.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor R$ 8.000,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>Projeto de Lei do Plano Plurianual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2445-2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2445-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações do Plano Plurianual para o quadriênio 2018/2021.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Projeto Lei de Diretrizes Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2446-19.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2446-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei Orçamentária anual LOA, para o exercício de 2020, e da outras providencias.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Projeto Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2447-19.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2447-19.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Chupinguaia para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REXT</t>
   </si>
   <si>
     <t>Requerimento Externo</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
     <t>Eu Valdecir Bagattoli, solicito de vossa Excelência o uso da tribuna para tratar de assuntos referente a energia elétrica do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -801,68 +801,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/2/pl_2444-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_no_2.454-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/17/brn3c2af457fd2c_003050.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_2.457-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2.464.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2.471.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2.472.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_no_2.458-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/24/projeto_de_lei_no_2.460-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/25/projeto_de_lei_no_2461-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/26/projeto_de_lei_no_2.462-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_2.463-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2.466.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2.467.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2.468.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2.469..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2.470.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2.473.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/38/pl_2.474.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2445-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2446-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2447-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/2/pl_2444-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_no_2.454-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/17/brn3c2af457fd2c_003050.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_2.457-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/28/pl_2.464.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/35/pl_2.471.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/36/pl_2.472.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_no_2.458-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/24/projeto_de_lei_no_2.460-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/25/projeto_de_lei_no_2461-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/26/projeto_de_lei_no_2.462-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/27/projeto_de_lei_no_2.463-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/30/pl_2.466.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/31/pl_2.467.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/32/pl_2.468.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/33/pl_2.469..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/34/pl_2.470.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/37/pl_2.473.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/38/pl_2.474.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/14/pl_2445-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/15/pl_2446-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2019/16/pl_2447-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>