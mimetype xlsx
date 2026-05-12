--- v0 (2025-12-09)
+++ v1 (2026-05-12)
@@ -54,739 +54,739 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sheila Flávia Anselmo Mosso</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/pl_2592.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/pl_2592.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO NA LEI Nº 2.194 DE 06 DE DEZEMBRO DE 2018, QUE DISPÕE SOBRE A CRIAÇÃO DA TAXA DE ABATE DE ANIMAIS BOVINOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Idenei Dummer</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/brn3c2af457fd2c_010040.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/brn3c2af457fd2c_010040.pdf</t>
   </si>
   <si>
     <t>' Determina as agências bancárias a fornecerem cadeiras de rodas ás pessoas com mobilidade reduzida ou deficiência física com dificuldade de locomoção, e dá outras providências.'</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/adobe_scan_03_de_set_de_2021_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/adobe_scan_03_de_set_de_2021_1.pdf</t>
   </si>
   <si>
     <t>' Autoriza a criação do Programa de aproveitamento de terrenos baldios do município de chupinguaia-ro para cultivo de hortaliças e dá outras providências'.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/adobe_scan_03_de_set_de_2021_2.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/adobe_scan_03_de_set_de_2021_2.pdf</t>
   </si>
   <si>
     <t>' Institui no Município de Chupinguaia, o programa '' Câmara vai á Escola".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_lei___mde_e_fundeb__excesso_r_289.30632_1.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_lei___mde_e_fundeb__excesso_r_289.30632_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar por excesso de arrecadação valor de R$ 289.306,32 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ronaldo Barbosa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/adobe_scan_10_de_set_de_2021.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/adobe_scan_10_de_set_de_2021.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre denominação da feira livre, localizada no município de Chupinguaia/RO</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_lei__convenios_semi_reboque_r_40.46827_2__333.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_lei__convenios_semi_reboque_r_40.46827_2__333.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no valor de R$ 40.468,27 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/625/lei_2440.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/625/lei_2440.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação de dotação no valor de R$ 25.000,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Autorizo a abertura de credito suplementar por  excesso de arrecadação no valor de R$ 58.390,01 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por anulação de dotação financeiro no valor de R$ 21.793,06 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>autoriza a abertura de crédito suplementar por excesso  de arrecadação no valor de 3.029.400.50 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_lei__semed_excesso_r_1.338.60776.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_lei__semed_excesso_r_1.338.60776.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito suplementar por excesso e arrecadação no valor de R$1.338.607.76 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_lei_suplementar_folha_fundeb__r_1.395.17052.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_lei_suplementar_folha_fundeb__r_1.395.17052.doc</t>
   </si>
   <si>
     <t>Autoriza  a abertura de credito suplementar por anulação de dotação no valor de R$ 1.395.170.52 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação de dotação no valor de 90.726.70  no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_lei_suplementar_por_excesso_semectur_r_56.10000.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_lei_suplementar_por_excesso_semectur_r_56.10000.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de credito especial por excesso de arrecadação no valor de R$ 56.100.,00  no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_lei_especialpor_excesso_semectur_r_33.00000.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_lei_especialpor_excesso_semectur_r_33.00000.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por excesso de arrecadação no valor de R$; 33.000,00 no vigente orçamento.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_lei_especialpor_excesso_semad_r_37.00000.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_lei_especialpor_excesso_semad_r_37.00000.doc</t>
   </si>
   <si>
     <t>Autorizo a abertura de crédito  especial por excesso de arrecadação no valor de 37.000,00 no valor vigente no orçamento-programa.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>Fernando Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/pre_projeto_de_lei_-_denominacao_praca.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/pre_projeto_de_lei_-_denominacao_praca.docx</t>
   </si>
   <si>
     <t>Denomina Francisco Semeão da Silva a Praça Municipal do Distrito do Novo Plano  e da outras providencias.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no._2.662-_2021_-_semad_-_altera_lei_no._959-10_cargos_concurso_-_alteracao_da_456_1.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no._2.662-_2021_-_semad_-_altera_lei_no._959-10_cargos_concurso_-_alteracao_da_456_1.docx</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei N° 457 de 07 de novembro de  2005, que alterou o anexo III  da Lei 045, de 2 de dezembro de 1997 para correção de erro material do anexo III  DA LEI 457 de novembro de  2005 e da outra providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no._2672-_2021_-_semas_-_criacao_conselho_municipal_da_juventude.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no._2672-_2021_-_semas_-_criacao_conselho_municipal_da_juventude.docx</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DA JUVENTUDE – COMJUVE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_tubos_r_2.284.44392_pl2674.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_tubos_r_2.284.44392_pl2674.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>autoriza a abertura do orçamento vigente, um credito adicional especial no valor de R$ 41.318.85  no vigente orçamento programa.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei__2.676_saude_r_137.36448.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei__2.676_saude_r_137.36448.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional                                                               _x000D_
  especial e da outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_lei_especial_veiculo_semectur_r_79.680_2.677.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_lei_especial_veiculo_semectur_r_79.680_2.677.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abertura de crédito especial no valor de R$ 79.680,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no._2.680-_2021_-_semfaz_-_refis_1.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no._2.680-_2021_-_semfaz_-_refis_1.docx</t>
   </si>
   <si>
     <t>Dispõe  sobre o programa de estimulo  a regulação fiscal de contribuintes do município de Chupinguaia-Refis municipais e da outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_lei__especial_2.686_convenio_r_530.15000_1.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_lei__especial_2.686_convenio_r_530.15000_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abertura de crédito especial no valor de R$ 530.150,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTUIVO A ABERTURA DE CRÉDITO ESPECIALNO VALOR DE R$712.628,40 NO VIGENTE ORÇAMENTO PROGRAMA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial por anulação de dotação ano valor de R$ 20.073,97</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar por anulação de dotação importância de R$744.730,77 distribuídos as seguintes dotações:</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx</t>
   </si>
   <si>
     <t>“Altera o Anexo III da Lei nº 2399, de 23 e dezembro de 2020, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2021, e da outras Providências.”</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_lei__2694fundeb__excesso_r_207.80974.doc</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_lei__2694fundeb__excesso_r_207.80974.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar por excesso de arrecadação valor de R$ 207.809,74 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito  suplementar por anulação  de dotação no valor R$; 90.804,85 NO VIGENTE ORÇAMENTO,</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito por anulação de dotação no valor de R$ 15.616,83 no vigente orçamento programa.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/pl_2.662crj_redacao_e_justica.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/pl_2.662crj_redacao_e_justica.docx</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI Nº 457 DE 07 DE NOVEMBRO DE 2005, QUE ALTEROU O ANEXO III DA LEI 045, DE 26 DE DEZEMBRO DE 1997, PARA CORREÇÃO DE ERRO MATERIAL DO ANEXO III DA LEI 457, DE 07 DE NOVEMBRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/pl_2.670_crj_redacao_e_justica.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/pl_2.670_crj_redacao_e_justica.docx</t>
   </si>
   <si>
     <t>“DENOMINA FRANCISCO SEMEÃO DA SILVA Á PRAÇA MUNICIPAL DO DISTRITO DO NOVO PLANO E DÁ OUTRAS PROVIDENCIAS .</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças de orçamento</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/pl_2.675_financas_e_orcamentos.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/pl_2.675_financas_e_orcamentos.docx</t>
   </si>
   <si>
     <t>“Autoriza a abertura no orçamento vigente, um credito adicional especial no valo R$ 41.318,85, no vigente orçamento programa</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/pl_2.676_financas_e_orcamentos.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/pl_2.676_financas_e_orcamentos.docx</t>
   </si>
   <si>
     <t>“Autoriza a abertura no orçamento vigente, um credito adicional especial no valo R$137.364,48, no vigente orçamento programa”.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/pl_2.677_financas_e_orcamentos.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/pl_2.677_financas_e_orcamentos.docx</t>
   </si>
   <si>
     <t>“Autoriza a abertura, de credito l especial no valo R$79.680,00, no vigente orçamento-programa</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_295-2021-_garagem_para_as_amb.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_295-2021-_garagem_para_as_amb.docx</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo a possibilidade de se construir uma garagem para guardar as ambulâncias da Unidade Mista José Ivaldo de Souza do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_296-2021-_quarto_p_motoristas.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_296-2021-_quarto_p_motoristas.docx</t>
   </si>
   <si>
     <t>Indica-se ao Executivo a possibilidade de construir ou providenciar dois quartos com banheiro na Unidade Mista José Ivaldo de Souza do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Maria do Guaporé</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_297.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_297.docx</t>
   </si>
   <si>
     <t>Indica-se ao Secretário de Obras, que dentro das possibilidades seja feito serviços de limpeza no terreno do Poço Artesiano do Distrito Guaporé junto com uma caçamba para que sejam retirados os entulhos.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_nei_-_298-2021.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_nei_-_298-2021.docx</t>
   </si>
   <si>
     <t>- Indica-se ao órgão responsável, que na medida do possível seja colocado mais um deposito de água com capacidade para 100 mil litros no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n_299_3.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n_299_3.docx</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que veja a possibilidade de construir uma cozinha na UBS Clemente Meurer, no Distrito de Boa Esperança .</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_nei_-_300-2021.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_nei_-_300-2021.docx</t>
   </si>
   <si>
     <t>- Indica-se ao órgão responsável, que na medida do possível seja instalado uma lombada nos dois lados sentido direito e esquerdo, na Av. Tancredo Neves esquina com a Rua Ovídio Miranda Brito no município de Chupinguaia.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Denilson Ramos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_301_-_asfaltamento_do_setor_10.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_301_-_asfaltamento_do_setor_10.docx</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que dentro das possibilidades solicite da Secretaria de Obras que seja colocado no PPA do corrente ano, o asfaltamento das ruas: Gov. Jorge Teixeira e R. Projetada.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Ederson Luiz Fassicolo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n_302.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n_302.docx</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo que veja a possibilidade de se contratar mais um eletricista para melhor atender as demandas do município.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_304-2021-_ilumincacao_setor_10.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_304-2021-_ilumincacao_setor_10.docx</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo a possibilidade de instalar rede de baixa tensão para iluminação Pública no Bairro Setor 10, Rua Projetada do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_305.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_305.docx</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com a Secretaria de Obras a colocação de quebra molas e faixa de pedestres na Av; Tancredo Neves em frente à loja Gazin e em frente à loja Barão Móveis no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_309_2.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_309_2.docx</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com a Secretaria de Obras o cascalhamento e patrolamento da Rua Ovídio Miranda de Brito no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_310.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_310.docx</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo que veja a possibilidade de providenciar uma van juntamente com uma farmacêutica, para fazer a entrega dos medicamentos, uma vez por semana em cada Distrito.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_315-2021_limpeza_saidas_de_agua__fernando.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_315-2021_limpeza_saidas_de_agua__fernando.docx</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo por intermédio da Secretaria Municipal de Obras que seja realizado o trabalho de limpeza lateral e saídas de água das Kapas 32, 34, 36, 38, 40 e 43 no Distrito Novo Plano.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_nei_-_318_-_2021.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_nei_-_318_-_2021.docx</t>
   </si>
   <si>
     <t>- Solicito ao Executivo junto a Semectur (Secretaria de Esporte Cultura e Lazer), para  que veja a possibilidade, para que todo evento patrocinado pela Semectur tenha transporte coletivo saindo dos Distritos, sede e também das Aldeias.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_nei_-_319-2021.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_nei_-_319-2021.docx</t>
   </si>
   <si>
     <t>- Solicito para que dentro das possibilidades, seja feito um convênio de transporte de alunos para Escola família Agrícola Manoel Ribeiro em Cerejeiras.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLRO</t>
   </si>
   <si>
     <t>Projeto de Lei Remanejamento Orçamentário</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_lei__anulacao_r_17.74666_4___44444.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_lei__anulacao_r_17.74666_4___44444.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação de dotação no valor de R$ 17.746,66 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_lei__suplementar__r__49.90919__emendas_1.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_lei__suplementar__r__49.90919__emendas_1.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no valor de R$ 49.909,19 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_lei_especial_excesso__elemento_3.190.92_-2002_2063_2052_21123_-r_65.57350_4.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_lei_especial_excesso__elemento_3.190.92_-2002_2063_2052_21123_-r_65.57350_4.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por excesso de arrecadação no valor de R$79. 999,66 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_lei__suplementar_desp_exer_anteriores__r_178.87900_2__lll.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_lei__suplementar_desp_exer_anteriores__r_178.87900_2__lll.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por excesso de arrecadação no valor de R$ 178.879,00 no vigente orçamento-programa.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>Projeto de Lei do Plano Plurianual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_lei_ppa_20222_2025.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_lei_ppa_20222_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre  o Plano Plurianual para o quadriênio de 2022/2025</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Projeto Lei de Diretrizes Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_ldo_2022.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria anual LOA, para  o exercício  de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1093,68 +1093,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/pl_2592.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/brn3c2af457fd2c_010040.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/adobe_scan_03_de_set_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/adobe_scan_03_de_set_de_2021_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_lei___mde_e_fundeb__excesso_r_289.30632_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/adobe_scan_10_de_set_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_lei__convenios_semi_reboque_r_40.46827_2__333.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/625/lei_2440.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_lei__semed_excesso_r_1.338.60776.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_lei_suplementar_folha_fundeb__r_1.395.17052.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_lei_suplementar_por_excesso_semectur_r_56.10000.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_lei_especialpor_excesso_semectur_r_33.00000.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_lei_especialpor_excesso_semad_r_37.00000.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/pre_projeto_de_lei_-_denominacao_praca.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no._2.662-_2021_-_semad_-_altera_lei_no._959-10_cargos_concurso_-_alteracao_da_456_1.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no._2672-_2021_-_semas_-_criacao_conselho_municipal_da_juventude.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_tubos_r_2.284.44392_pl2674.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei__2.676_saude_r_137.36448.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_lei_especial_veiculo_semectur_r_79.680_2.677.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no._2.680-_2021_-_semfaz_-_refis_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_lei__especial_2.686_convenio_r_530.15000_1.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_lei__2694fundeb__excesso_r_207.80974.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/pl_2.662crj_redacao_e_justica.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/pl_2.670_crj_redacao_e_justica.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/pl_2.675_financas_e_orcamentos.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/pl_2.676_financas_e_orcamentos.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/pl_2.677_financas_e_orcamentos.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_295-2021-_garagem_para_as_amb.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_296-2021-_quarto_p_motoristas.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_297.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_nei_-_298-2021.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n_299_3.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_nei_-_300-2021.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_301_-_asfaltamento_do_setor_10.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n_302.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_304-2021-_ilumincacao_setor_10.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_305.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_309_2.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_310.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_315-2021_limpeza_saidas_de_agua__fernando.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_nei_-_318_-_2021.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_nei_-_319-2021.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_lei__anulacao_r_17.74666_4___44444.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_lei__suplementar__r__49.90919__emendas_1.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_lei_especial_excesso__elemento_3.190.92_-2002_2063_2052_21123_-r_65.57350_4.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_lei__suplementar_desp_exer_anteriores__r_178.87900_2__lll.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_lei_ppa_20222_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_ldo_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/pl_2592.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/brn3c2af457fd2c_010040.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/adobe_scan_03_de_set_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/adobe_scan_03_de_set_de_2021_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_lei___mde_e_fundeb__excesso_r_289.30632_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/adobe_scan_10_de_set_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_lei__convenios_semi_reboque_r_40.46827_2__333.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/625/lei_2440.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_lei__semed_excesso_r_1.338.60776.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_lei_suplementar_folha_fundeb__r_1.395.17052.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_lei_suplementar_por_excesso_semectur_r_56.10000.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_lei_especialpor_excesso_semectur_r_33.00000.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_lei_especialpor_excesso_semad_r_37.00000.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/pre_projeto_de_lei_-_denominacao_praca.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/projeto_de_lei_no._2.662-_2021_-_semad_-_altera_lei_no._959-10_cargos_concurso_-_alteracao_da_456_1.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_no._2672-_2021_-_semas_-_criacao_conselho_municipal_da_juventude.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_tubos_r_2.284.44392_pl2674.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei__2.676_saude_r_137.36448.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_lei_especial_veiculo_semectur_r_79.680_2.677.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no._2.680-_2021_-_semfaz_-_refis_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_lei__especial_2.686_convenio_r_530.15000_1.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_lei_2691_alteracao_de_metas_fiscais_2021.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_lei__2694fundeb__excesso_r_207.80974.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/pl_2.662crj_redacao_e_justica.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/pl_2.670_crj_redacao_e_justica.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/pl_2.675_financas_e_orcamentos.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/pl_2.676_financas_e_orcamentos.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/pl_2.677_financas_e_orcamentos.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_295-2021-_garagem_para_as_amb.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_296-2021-_quarto_p_motoristas.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_297.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_nei_-_298-2021.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n_299_3.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_nei_-_300-2021.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_301_-_asfaltamento_do_setor_10.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n_302.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_304-2021-_ilumincacao_setor_10.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_305.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_309_2.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_310.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_315-2021_limpeza_saidas_de_agua__fernando.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_nei_-_318_-_2021.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_nei_-_319-2021.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_lei__anulacao_r_17.74666_4___44444.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_lei__suplementar__r__49.90919__emendas_1.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_lei_especial_excesso__elemento_3.190.92_-2002_2063_2052_21123_-r_65.57350_4.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_lei__suplementar_desp_exer_anteriores__r_178.87900_2__lll.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_lei_ppa_20222_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_ldo_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>