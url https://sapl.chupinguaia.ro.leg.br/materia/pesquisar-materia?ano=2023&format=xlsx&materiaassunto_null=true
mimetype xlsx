--- v0 (2025-12-07)
+++ v1 (2026-05-13)
@@ -54,2673 +54,2673 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/308/pl_2.795_-_2023_cmdca.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/308/pl_2.795_-_2023_cmdca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DA_x000D_
 CRIANÇA E DO ADOLESCENTE REFERENTE: AO_x000D_
 CMDCA, FMIA, CONFERÊNCIA MUNICIPAL,_x000D_
 CONSELHO TUTELAR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/309/pl_2.796-2023_-_valor_do_salario_minimo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/309/pl_2.796-2023_-_valor_do_salario_minimo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO SALARIO MINIMO A VIGORAR A PARTIR DE 1º DE JANEIRO DE 2023 NO ÂMBITO DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_n._2.797_-_reajuste_salarial.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_n._2.797_-_reajuste_salarial.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES MUNICIPAIS DE CHUPINGUAIA/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/311/pl_2.798.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/311/pl_2.798.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 4.879.116,52</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/312/pl_2.799_cria_cargos_camara.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/312/pl_2.799_cria_cargos_camara.pdf</t>
   </si>
   <si>
     <t>Cria cargos no art. 1º  e altera os anexos I, II e III  da Lei 2.314/2019, que alterou a Lei  2.163/2018, do quadro de servidores de provimento em comissão da Câmara Municipal de Chupinguaia/RO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/</t>
   </si>
   <si>
     <t>ABRE NO VIGENTE ORÇAMENTO CRÉDITO ESPECIAL NO VALOR DE R$ 4.879.116,52</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_lei_2.808-2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_lei_2.808-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização do Conselho Municipal de Educação criado pela lei 1.735 de 18 de novembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/370/pl___2.809-2023.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/370/pl___2.809-2023.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito no valor de R$ 1.226.9218,95</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei-2810.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei-2810.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 280.711,80.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/447/projeto__2.824.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/447/projeto__2.824.docx</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 2.594 de 21 de novembro de 2022, que denomina o Prédio da Cãmara Municipal de Chupinguaia.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/460/projero_2.827.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/460/projero_2.827.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 487.970,24.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_2.828_pre_projeto_de_lei_para_distribuicao_de_uniformes_escolares.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_2.828_pre_projeto_de_lei_para_distribuicao_de_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DO USO DE UNIFORME ESCOLAR NA REDE MUNICIPAL DE ENSINO, AUTORIZA ADOAÇÃO DE UNIFORMES E MATERIAIS ESCOLARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/477/projero_2.827.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/477/projero_2.827.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento vigente crédito especial no valor de R$ 487.970,24</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_2.826.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_2.826.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 14.742,27.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/479/proeto_de_lei_2.825.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/479/proeto_de_lei_2.825.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 319.714,96.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/480/projeto___2.823.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/480/projeto___2.823.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 12 DALEI Nº.2.135/2018, DE14 DE AGOSTO DE2018, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA PORTEIRA ADENTRO DO MUNICÍPIO DE CHUPINGUAIA/RO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/481/processo_pl_2821.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/481/processo_pl_2821.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: AUTORIZA CESSÂO DE USO DE BEM IMÓVEL DO MUNICÍPIO DO MUNICÍPIO A ENTIDADE AUTÁRQUIA DE ASSISTÊNCIA TÉNICA E EXTENSÃO RURAL DO ESTADO DE RONDÕNIA EMATER/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/482/2.820.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/482/2.820.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito suplementar no valor de R$_x000D_
 433.000,00.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/483/2.819.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/483/2.819.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito_x000D_
 especial no valor de R$ 713.878,41.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/484/2.818.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/484/2.818.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no_x000D_
 valor de R$ 1.008.914,00.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/485/2.817.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/485/2.817.pdf</t>
   </si>
   <si>
     <t>Abre no_x000D_
 orçamento vigente crédito especial no valor de R$ 450.019,41.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/486/2.816.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/486/2.816.docx</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE O VALOR DO SALÁRIO MÍNIMO A VIGORAR A PARTIR DE 1º. DE MAIO DE 2023, NO ÂMBITO DO MUNICÍPIO DE CHUPINGUAIA/RO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/487/2.815.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/487/2.815.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 82.198,89.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/488/2.814.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/488/2.814.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 782.099,64.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/489/2.813.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/489/2.813.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE AUXILIO DE DESLOCAMENTO PARA OS MEDICOS DA REDE PUBLICA DE SAÚDE DA SECRETARIA MUNICIPAL DE SAÚDE, QUANDO DO TRANSPORTE /ACOMPANHAMENTO DE PACIENTES PARA AOS MUNICIPIOS DE VILHENA E DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/490/2.812.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/490/2.812.docx</t>
   </si>
   <si>
     <t>Altera a Tabela I, da Lei nº. 2.241, DE 12 DE Junho de2019, que dispõe sobre o pagamento do plantões extras aos profissionais da Secretaria Municipal de Saúde de Chupinguaia – SEMUSA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/491/2.811.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/491/2.811.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 149.687,86.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/492/2.806.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/492/2.806.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de 687.111,60.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_2.830.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_2.830.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 184.823,42.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_2831.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_2831.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito no valor de  R$ 88.432,66.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar Recursos recebidos da _x000D_
 União para cumprimento da assistência financeira _x000D_
 complementar de que trata a Emenda Constitucional nº _x000D_
 127/2022.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/498/projeto_2834.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/498/projeto_2834.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: ABRE NO ORÇAMENTO VIGENTE, UM CRÉDITO NO VALOR DE R$ 131.145,00.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_2835.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_2835.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 269.019,14.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_2833.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_2833.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigos à Lei nº 2.045, de 20 de dezembro de 2017, que Institui o novo Código Tributário do Município de Chupinguaia e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_2837.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_2837.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 1.331.042,75</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_2.838.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_2.838.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL DOS RECURSOS RECEBIDOS POR EMENDA PARLAMENTAR A ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS DE CHUPINGUAIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_2840_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_2840_2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito no valor de R$ 231.619,69 .</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_2841_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_2841_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER OUTORGA DE SERVIDÃO DE USO DE FRAÇÃO DE BEM IMOVEL PARTICULAR PARA FINS DE PERFURAÇÃO DE POÇO ARTESIANO COM A FINALIDADE DE ABASTECIMENTO DE AGUA POTAVEL NO DISTRITO DE BOA ESPERANÇA NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_2.842.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_2.842.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito suplementar no valor de R$ 338.348,91.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_2844.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_2844.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 795.686,25..</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_2845.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_2845.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 19.094,60.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_resolucao_001_auxilio_alimentacao.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_resolucao_001_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Resolução nº 10 de 2019.”</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/323/pr_002_-_auxilio_transporte.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/323/pr_002_-_auxilio_transporte.docx</t>
   </si>
   <si>
     <t>“Altera o art. 4º da Resolução nº 007 de 2019 que foi alterado por meio da Resolução nº 11 de 2020.”</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Idenei Dummer</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_007_eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_007_eder.docx</t>
   </si>
   <si>
     <t>Solicito para que, dentro das possibilidades, seja feito a construção e reforma da ponte sobre o Rio Pimenta, na LH 90 ligando Boa Esperança e Nova Andradina.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_002_idenei.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_002_idenei.docx</t>
   </si>
   <si>
     <t>Solicito para que dentro das possibilidades, seja feito a regularização da criação do Distrito de Boa Esperança e a documentação de seus terrenos.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_003_idenei.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_003_idenei.docx</t>
   </si>
   <si>
     <t>Solicito que seja oficializado os CORREIOS para criação de CEP, ou seja, a codificação postal por logradouro, que é um código desenvolvido e criado com o intuito de facilitar a organização logística e a localização de um endereço postal, fornecendo os seguintes documentos aos Correios:_x000D_
 1- Mapa do município, apresentando o limite da área urbana (observando que, apenas as áreas urbanas podem possuir CEP por logradouro;_x000D_
 2- Mapa contendo a demarcação dos bairros e o nome das vias;_x000D_
 3- Leis de denominação dos bairros e vias.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Maria do Guaporé</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_004_maria.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_004_maria.docx</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com a Secretaria de Obras a aquisição de uma roçadeira para minicarregadeira.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ederson Luiz Fassicolo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_005_eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_005_eder.docx</t>
   </si>
   <si>
     <t>Solicito ao executivo para que estude a possibilidade de que seja feita uma reforma na ponte sobre o rio do ouro no distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_006_eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_006_eder.docx</t>
   </si>
   <si>
     <t>Solicito ao executivo para que estude a possibilidade de que seja feita uma reforma na UBS Clemente Meurer no distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_007_eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_007_eder.docx</t>
   </si>
   <si>
     <t>Solicito ao executivo para que estude a possibilidade de que seja criado um projeto para a construção de um centro cirúrgico na sede do município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/325/008_idenei_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/325/008_idenei_1.pdf</t>
   </si>
   <si>
     <t>- Solicito para que dentro das possibilidades, seja feito a contratação de vigias noturnos _x000D_
 para Escola Zanela Guaporé</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/326/009_idenei_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/326/009_idenei_1.pdf</t>
   </si>
   <si>
     <t>- Solicito para que dentro das possibilidades, seja feito a reabertura e cascalhamento da _x000D_
 estrada da LH 80 com extensão de 800 metros no Distrito do Guaporé</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/327/010_idenei_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/327/010_idenei_1.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades em caráter de urgência, que seja recuperada ou _x000D_
 instalado tubo ármico na ponte da KP 54 ente a LH 90 e 95, conhecida como ponte do_x000D_
 Tonhão.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fernando Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/328/011_fernando_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/328/011_fernando_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo por intermédio da Secretaria Municipal de Obras o patrolamento e _x000D_
 cascalhamento da linha 115 até a Faz. Expresso Barreto.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Denilson Ramos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/329/012_denilson_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/329/012_denilson_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que dentro das possibilidades, possa solicitar o cascalhamento _x000D_
 para, o setor do Vale Verde chacareiro, cascalhamento da Av. Bairro Cidade Alta,e _x000D_
 também Av.27 do bairro Jardim Acácia</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/330/013_denilson_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/330/013_denilson_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que dentro das possibilidades, seja providenciado energia _x000D_
 elétrica e uma caixa d água e também que seja construído muro ao redor do cemitério _x000D_
 municipal.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/331/014_denilson_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/331/014_denilson_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que dentro das possibilidades, possa solicitar o cascalhamento _x000D_
 para, o setor do Vale Verde chacareiro, cascalhamento da Av. Bairro Cidade Alta,e _x000D_
 também Av.27 do bairro Jardim Acácia.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/332/015_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/332/015_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito o Executivo e ao Secretário de Obras, que seja feita a limpeza dos terrenos baldios _x000D_
 do nosso município (sede e distritos), e que seja criada uma lei que defina uma’’taxa de _x000D_
 limpeza de terrenos” junto ao IPTU.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/333/016_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/333/016_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Obras, que seja providenciado bueiros inteligentes (cesto coletor _x000D_
 de metal com alças) para cada bueiro conforme sua medida no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/334/017_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/334/017_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades, seja providenciada a colocação de recipientes para _x000D_
 resíduos sólidos (lixeira) na UBS Salete Cordeiro no Distrito do Guaporé Município de _x000D_
 Chupinguaia.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/335/018_eder_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/335/018_eder_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a possibilidade de se fazer um estudo para _x000D_
 saber o quanto temos de asfalto disponíveis para a sede do Município_x000D_
 e Distritos e que seja criado um projeto para a finalização destes _x000D_
 asfaltos</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/336/019_eder_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/336/019_eder_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que dentro das possibilidades seja feito três _x000D_
 quebra-molas na AV. Carlos Gomes no distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vanderci de Paula Campos</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/337/020__vanderci_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/337/020__vanderci_1.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo a implantação de cinco quebra-molas na avenida 25 Cidade Alta</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rubens dos Santos  Pereira</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/338/21_rubens.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/338/21_rubens.pdf</t>
   </si>
   <si>
     <t>Indica-se ao executivo a possibilidade de providenciar a reforma do posto de saúde de Novo Plano e a troca da cobertura do mesmo.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ronaldo Barbosa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/339/22_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/339/22_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao executivo a possibilidade de cortar o morro da ponte do rio do ouro que liga aos Baianos no Distrito do Corgão do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/340/23_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/340/23_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja providenciado um terreno com espaço suficiente para a construção de um estádio de futebol, atendendo as exigências da Confederação Brasileira de Futebol.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/341/24_idenei_2.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/341/24_idenei_2.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades à recuperação com cascalhamento da estrada conhecida como estrada do laticínio, no setor de chácaras Chupinguaia.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/342/025_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/342/025_idenei.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feito a recuperação com reabertura, _x000D_
 patrolamento e cascalhamento das estradas nas aldeias indígenas Tubarão, Rio do Ouro e _x000D_
 Latundê</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/343/26_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/343/26_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a possibilidade de que seja feito uma reforma na capela mortuária na Av. Tancredo Neves, pois, necessita de substituição de lixeiras, bancos novos, refazer o muro e escrever os letreiros do memorial.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/344/27_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/344/27_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a possibilidade de que seja feito o cascalhamento do travessão que liga a LH 90 na LH 42 no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/345/28_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/345/28_eder.pdf</t>
   </si>
   <si>
     <t>solicito ao executivo a possibilidade que seja feita a reforma do compressor odontológico na UBS Clemente Meurer no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja feita a contratação de um(a) Assistente Social para Saúde.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/347/29_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/347/29_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja feita a contratação de um(a) Assistente Social para saúde.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/348/030_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/348/030_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito a prefeita e a secretária de educação que seja dado andamento no projeto da cozinha para escola Valter José Zanela com extensão de cobertura até o refeitório.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/354/033_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/354/033_idenei.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades se possa fazer um estudo para municipalizar uma _x000D_
 estrada projetada na KP 60, entre as propriedades do Vilson dos Santos e Jose Moacir do _x000D_
 Nascimento que liga LH 80 a 75 numa extensão de 5 km, ligando a estradas da produção _x000D_
 ao Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/355/034_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/355/034_idenei.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feita a limpeza, rebaixamento e o cascalhamento no local de desembarque e embarque de barcos no Rio do Ouro, próximo a ponte no distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/356/035_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/356/035_ronaldo.pdf</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo a possibilidade de fazer uma limpeza da Br 391, travessão que dá acesso a Aldeia Indígena e a Fazenda Barro vermelho do Município de Chupinguaia</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/357/036_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/357/036_maria.pdf</t>
   </si>
   <si>
     <t>Solicito o Executivo e a Secretaria de Obras, o cascalhamento e a reforma da ponte na Linha 82,5 Distrito do Guaporé.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/358/037_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/358/037_maria.pdf</t>
   </si>
   <si>
     <t>Solicito o Executivo e a Secretaria de Obras, o cascalhamento e reabertura da estrada com viradouro para ônibus escolar na Linha 85 Assentamento Nossa Senhora (Linha da Cleide) Distrito do Guaporé.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/359/38_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/359/38_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de saúde, que seja feito a troca dos tabletes das ACS do distrito do _x000D_
 Guaporé.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/360/039_idenei.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/360/039_idenei.docx</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feita a construção de quebra-molas juntamente com faixa de pedestres na Avenida 25, Cohab entre a Praça da Cidade Alta e o Bar do Bola.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/361/040_idenei.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/361/040_idenei.docx</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades sejam construídos dois banheiros públicos, um feminino e outro masculino e adquirido lixeiras na Praça Municipal da Cidade Alta para uso da população.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/362/041_idenei.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/362/041_idenei.docx</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja desobstruído e melhorado a captação de águas nas bocas de lobo próximo ao posto de combustíveis no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/363/042__fernando.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/363/042__fernando.docx</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo por intermédio da Secretaria Municipal de Obras que seja feito a reconstrução das calçadas no Distrito Novo Plano e nos trechos que ainda não foram feitas ,que seja concluída a obra.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/364/043__eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/364/043__eder.docx</t>
   </si>
   <si>
     <t>Solicito ao executivo a possibilidade de que seja feito o calçamento da UBS Clemente Meurer no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/365/44_maria.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/365/44_maria.docx</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feito a reforma no piso da quadra da escola Valter José Zanela e iluminação.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/366/045_eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/366/045_eder.docx</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja implantado Dois Quilômetros e meio de asfalto para o Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/367/046_eder.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/367/046_eder.docx</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja implantado Dois tubos Armco com 3Metros de diâmetro na ponte conhecida como ponte do Tonhão .</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/368/047_maria.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/368/047_maria.docx</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que aumente 1 (um) dia de coleta de lixo na sede do Município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/372/048_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/372/048_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja criada a lei com base a se conceder o pagamento de Auxilio Saúde aos servidores contratados por concurso publico ou seletivo do município.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/373/049_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/373/049_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência uma abertura de estrada de 2.200 metros na KP 84 LH 81 sentido LH 90 no distrito guaporé.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/375/50_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/375/50_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a possibilidade de abertura de uma Rua de ligação entre a Avenida Garcia e a Avenida U, conectando o Bairro Jardim Acácia ao centro da cidade da sede do município de Chupinguaia-RO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/376/50_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/376/50_idenei.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/377/051_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/377/051_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao executivo a possibilidade de se fazer o patrolamento das ruas no município de Chupinguaia.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/378/052_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/378/052_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com o órgão responsável que veja a possibilidade de que seja construído vários locais cobertos para parada de ônibus do transporte escolar do município de Chupinguaia.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/379/053_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/379/053_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja feito o cascalhamento do pontos críticos da kapa 46 sentido o Breda no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/390/059_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/390/059_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades e legalidade seja concedido vale transporte para funcionários contratados por seletivo.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/400/065_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/400/065_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo , que seja feito patrolamento com saída de água na linha 90 sentido Assentamento Canário.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/401/66_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/401/66_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja uma faixa de pedestre e placas de sinalização em frente a Escola Valter José Zanella Distrito do Guaporé.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/399/067_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/399/067_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja feito um bueiro próximo ao Sr. Mário, barro preto na aldeia Latundê.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_106_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_106_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS PROSSIBILIDADES SEJA FEITA A MANUTENÇÃO COM TROCA DE LÂMPADAS QUEIMADAS NO DISTRITO DO CORGÃO- CHUPINGUAIA.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_107_denilsom.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_107_denilsom.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES POSSA SER FEITAS A INSTALAÇÃO DE CÂMARAS NA PARTE EXTERNAS E INTERNAS DA UNIDADE MISTA DE SAÚDE, ASSIM COMO TAMBEM NA UNIDADE BÁSICA DE SAÚDE (UBS), DOS DISTRITOS E DA SEDE DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_108_denilsom.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_108_denilsom.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETÁRIA DE OBRAS  PARA QUE DENTRO DAS POSSIBILIDADES POSSA FAZER AS INSTALAÇÃO DAS MANILHAS NO ASSENTAMENTO MARANATA, ORIUNDO DO CONVÊNIO DO DEPUTADO ESTADUAL ALEX REDANO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_109_denilsom.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_109_denilsom.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE OBRAS PARA QUE DENTRO DAS POSSIBILIDADES POSSA FAZER AS INTALAÇÕES DAS MANILHAS NO ASSENTAMENTO MARANATA,ORIENDOS DO CONVÊNIO DO DEPUTADO ESTADUAL ALEX REDANO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_110_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_110_maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE DENTRO DAS POSSIBILIDADES SEJA INSTALADA 02 (DUAS) LOMBADAS(ONDULAÇÃO TRANSVERSAL TIPO: A.CONFORME NORMAS DA RESOLUÇÃO 600 DE 24 DE MAIO DE 2016 DO CONTRAN) SENDO UMA NA RUA ODETE ALVES  EM FRENTE A IGREJA ASSEMBLEIA DE  DEUS E OUTRA NA LATERAL DA IGREJA NA RUA TRANCREDO NEVES NO DISTRITO DO GUAPORE.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_111_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_111_maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A AQUISIÇÃO DE 02 (DUAS) BOMBA DE INFUSÃO E 01 (UM) VENTILADOR MECÂNICO FIXO NA UNIDADE MISTA DE SAÚDE JOSÉ IVALDO DE SOUZA NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_112_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_112_eder.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES SEJA DESTINADO UMA PESSOA PARA ATENDER O CEMITERIO COMO COVEIRO E TAMBÉM PARA CUIDAR DAS DEPENDÊNCIAS DO LOCAL, TAMBÉM QUE POSSÍVEL SEJA COLOCADO UMA PLACA DE INDENTIFICAÇÃO  NAS SEPULTURAS QUE NÃO TEM NADA ESCRITO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_113_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_113_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES SEJA FEITO O PATROLAMENTO DA KAPA 66 (SESSENTA E SEIS) E KAPA 62 (SESSENTA E DOIS)  SAINDO DA RO -495 SENTIDO LINHA 80 NO MUNÍCIPIO DE CHUPINGUAIA...</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_115_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_115_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO JUNTAMENTE COM A SECRETÁRIA DE ESPORTE , CULTURA E LAZER,(SEMECTUR) A POSSIBILIDADE QUE VENHA PROMOVER  O FESPIC  NO DISTRITO DE BOA ESPERANÇA , COM DATA MARCADA PARA DIA 08  DE OUTUBRO DE 2023, EM PROL DO  SENHOR FRANCISCO JUCA DA SILVA, CONHECIDO COMO ( FILÉ) O QUAL PRECISA URGENTEMENTE DE UMA CIRURGIA  PARA IMPLANTAÇÃO DE MARCA PASSO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_116_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_116_2023.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO EXECUTIVO JUNTAMENTE COM A SECRETÁRIA DE OBRAS A POSSIBILIDADE DE QUE  SEJA CONSTRUIDO 03 ( TRÊS ) LOMBADAS  COM SINALIZAÇÃO NO DISTRITO DO CORGÃO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_117_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_117_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E A SECRETARIA DE OBRAS, A ABERTURA DA ESTRADA QUE PEGA O TRAVESSÃO DA CLEIDE AO TRAVESSÃO DA LINHA  DO VAL NA LINHA 82,5 DISTRITO DO GUAPORE.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_118_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_118_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SECRETÁRIO DE OBRAS,QUE SEJA SUBSTITUÍDO OS BRAÇOS COM LUMINÁRIAS COMUM POR LUMINÁRIAS DE LED NA SEDE E DISTRITOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_119__maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_119__maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E A SECRETARIA DE OBRAS, O CASCALHAMENTO NA LINHA 82,5 DISTRITO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Antonio Francisco Bertozzi</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_120_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_120_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE DENTRO DAS POSSIBILIDADES QUE SEJA FEITA A DEMOLIÇÃO DA ANTIGA ESCOLA DO DISTRITO DO CORGÃO E QUE NO MESMO LOCAL POSSA SER CONSTRUIDA UMA NOVA PRAÇA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_121_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_121_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES SEJA FEITA A MANUTENÇÃO DE LÂMPADAS NA ILUMINAÇÃO PÚBLICA NA ALDEIA TUBARÃO NO MUNICÍPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_122_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_122_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A POSSIBILIDADE DE QUE SEJAM COLOCADAS  AS PLACAS DE SINALIZAÇÕES NAS RUAS E AVENIDAS DO DISTRITO DO NOVO PLANO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_123_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_123_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A POSSIBILIDADE DE QUE SEJA FEITA A COMPRA DE DUAS CARRETAS TANQUES PARA TRATOR PARA O DISTRITO DE BOA ESPERANÇA E NOVO PLANO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_124_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_124_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO O PODER EXECUTIVO JUNTAMENTE COM A SECRETÁRIA DE OBRAS VEJAM A POSSIBILIDADES  QUE SEJAM COLOCADAS PLACAS NO QUEBRA- MOLAS E QUE OS MESMOS SEJAM SINALIZADOS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_125_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_125_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E AO SECRETÁRIO DE OBRAS, QUE SEJA FEITO REPARO NA LINHA 95 ASSENTAMENTO CANÁRIO E UM REPARO NO TRAVESSÃO DO GÁRCIA TAMBÉM ASSENTAMENTO CANÁRIO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_126_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_126_maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E AO SECRETÁRIO DE OBRAS , QUE SEJA FEITO A SINALIZAÇÃO DO ASFALTO (PINTURA, FAIXA PREFERÊNCIAL PARA PEDESTRE) E A SINALIZAÇÃO COM PLACAS NOS QUEBRA MOLAS DA SEDE E DISTRITOS DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_eder_127.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_eder_127.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE SEJA FEITO LOMBADAS  NA AVENIDA 23 BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_eder_128.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_eder_128.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A POSSIBILIDADE DE QUE SEJA FEITAS RECUPERAÇÕES NAS RODOVIAS  493 E 495.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_maria_129_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_maria_129_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E AO SECRETÁRIO DE OBRAS, QUE SEJAM INTENSIFICADAS AS ACÕES E FISCALIZAÇÕES DE QUEIMADAS  NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_maria_130_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_maria_130_2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E AOS ORGÃO COMPETENTES, QUE SEJA FEITAS MANUTENÇÃOES DE ILUMINAÇÕES NA PRAÇA DA PREFITURA NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_eder_131.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_eder_131.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E AO SAE A POSSIBILIDADE DE QUE SEJA INSTALADOS BÓIAS E HIDRÔMETROS NAS CASAS DA SEDE DO MUNICÍPIOS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_132_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_132_eder.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A POSSIBILIDADE DE QUE  SEJA FEITO COM CARÁTER DE URGÊNCIA O CASCALHAMENTO NA RUA OLAVO PIRES E TAMBÉM QUE SEJA FEITO AS TAMPAS DOS BUEIROS LOCAIS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_138_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_138_idenei.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES SEJA FEITO A REFORMA E A TROCA DE AREIA NA QUADRA DA PRAÇA DA PREFEITURA MUNICIPAL DE CHUPINGUAIA-RO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_139_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_139_idenei.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES SEJA FEITO O AUMENTO DO CURSO DA CURVA  DA ESTRADA DA LINHA  95 (NOVENTA E CINCO) NO SETOR DO SÃO JOSE , PROXIMO A IGREJA, NO DISTRITO DO MUNICIPIO  DE CHUPINGUAIA-RO.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_141_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_141_ronaldo.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO EXECUTIVO QUE DENTRO DAS POSSIBILIDADES SEJA ADQUIRIDO UM COMPRESOR COM MAIS POTÊNCIA PARA AJUDAR O MOTOR PARA JOGAR AGUA NA CAIXA NO DISTRITO DO CORGÃO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_136_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_136_eder.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS A POSSSIBILIDADE DE QUE SEJA FEITO O REPARO NA KAPA 46 PROXIMO A PROPRIEDADE DO SENHOR DIVINO.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_140_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_140_eder.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO JUNTAMENTE COM SECRETARIA DE EDUCAÇÃO(SEMED). PARA QUE SEJA DISPONIBILIZADO CUIDADORES DE ALUNOS, PARA AS SALAS DE AULAS DAS ESCOLAS DOS DISTRITOS PARA ESTAREM AJUDANDO OS PROFESSORES PARA MUNITORAR ALUNOS PORTADORES DE ALGUMAS DEFICIENCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_142_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_142_eder.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO JUNTAMENTE A SEMOSP SECRETARIA DE OBRAS PARA QUE SEJA ABERTO DESAGUADRES NAS ESTRADAS 90 95 E 105 SENTIDO BOA ESPERANÇA ATE O DISTRITO DE NOVA ANDRADINA CONFORME O OFICIO PROTOCOLADO  N° 091.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_143.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_143.pdf</t>
   </si>
   <si>
     <t>INDICA SE AO PODER EXECUTIVO QUE DENTRO DAS POSSIBILIDADES  SEJA FEITO A AQUISIÇÃO DE UMA ENFARDADEIRA HIDRAULICA PARA PRENSAR PAPEL ,PLASTICOS, PET, PAPELÃO ENTRE OUTROS PARA COLOCAR A DISPOSIÇÃO DOS RECICLADORES DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_144_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_144_ronaldo.pdf</t>
   </si>
   <si>
     <t>INDICA SE AO EXECUTIVO A POSSIBILIDADE DE CONTRATAR PEDREIROS E SERVIÇOS GERAIS PARA QUE POSSA ATENDER AS DEMANDAS NAS ESCOLAS, CRECHE, TAMPAS DE BUEIROS E PEQUENOS REPAROS  NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_145_ederson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_145_ederson.pdf</t>
   </si>
   <si>
     <t>SOLICITO  AO EXECUTIVO PARA QUE JUNTO A SEMOSP, POSSA DESTINAR OS MAQUINARIOS NECESSARIO PARA FAZER A REMOÇÃO DO PISO DA QUADRA DA ANA PAULA MARQUES, POIS A MESMA SE ENCONTRA INTERDITADA PELA ESCOLA POR CONTER BURRACOS E RACHADURAS QUE PODE CAUSAR ACIDENTES NAS CRIANÇAS .</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_146.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_146.pdf</t>
   </si>
   <si>
     <t>INDICA SE  AO PODER EXECUTIVO  QUE SEJA FEITO A CONSTRUÇÃO DE GALERIA DE CONCRETO PARA SUBSTITUIR  A PONTE CONHECIDA COMO PONTE DO TONHÃO NO DISTRITO DE BOA ESPERANÇA EM CHUPINGUAIA /RO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_147_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_147_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SE  AO EXECUTIVO QUE DENTRO DAS POSSIBILIDADES SEJA FEITA A DELIMITAÇÃO DAS QUADRAS COM ARRUAMENTO E CANALIZAÇÃO DE AGUA NO FINAL DE CADA QUADRA COM TORNEIRA NO CIMITERIO MUNICIPAL.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_148_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_148_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SE AO EXECUTIVO A POSSIBILIDADE DE SE FAZER O PATROLAMENTO DA ESTRADA QUE DA ACESSO A ALDEIA  INDIGENA NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_149_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_149_idenei.pdf</t>
   </si>
   <si>
     <t>INDICA SE QUE DENTRO DAS POSSIBILIDADES , SEJA MUDADO A PROGRAMAÇÃO DO PROXIMO FESPIC  FUTUROS,COLOCANDO O SHOW DE CALOUROS PARA SER REALIZADOS AO SABADOS A NOITE E O TORNEIO DE FUTEBOL POSSA SER REALIADOS NO DOMINGO, EM CAMPOS GRAMADOS APROPRIADOS PARA PRATICAS DE  ESPORTES.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_149_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_149_idenei.pdf</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_150_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_150_idenei.pdf</t>
   </si>
   <si>
     <t>INDICA SE QUE DENTRO DAS POSSIBILIDADES , SEJA  CRIADA NA SECRETARIA DE AGRICULTURA UMA ACESSORIA JURIDICA PARA ATENDER AS ASSOCIAÇÃOES  DE PRODUTORES.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_2843.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_2843.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no de R$ 120.00,000.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_151_toninho.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_151_toninho.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO JUNTAMENTE COM SECRETARIA DE SAUDE VEJA POSSIBILIDADE DE COMPRAR UM ULTRASSON PORTATIL.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_152_vanderci.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_152_vanderci.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo juntamente com a Secretaria de Agricultura para _x000D_
 que possa atender os Assentamentos: Maranatá, Maranatá II, Zé Bentão e _x000D_
 Alberico de Carvalho com o programa Porteira Adentro com caráter de _x000D_
 urgência .</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_153__vanderci.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_153__vanderci.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo juntamente com a Secretaria de Obras para que _x000D_
 seja realizado o patrolamento da RO 370 que liga Chupinguaia à Corumbiaria</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_154_vanderci.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_154_vanderci.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_155_fernando.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_155_fernando.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo um ampliamento no espaço da Capela _x000D_
 Municipal de Chupinguaia, também como reforma na cozinha e construção de mais _x000D_
 banheiros ,que seja comprado cadeiras, ar condicionado, bebedouro, fogão, botija _x000D_
 de gáz, pia, geladeira e também que seja disponibilizado um profissional para _x000D_
 manutenção do local.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_156_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_156_denilson.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Legislativo que o espaço dessa casa de leis seja cedido para a realização _x000D_
 de velórios, enquanto o Executivo não tome providencias, para construção de um espaço _x000D_
 adequado para realização dos mesmos.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_157.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo que seja revista a possibilidade de colocar _x000D_
 em funcionamento a Secretaria de Trânsito no Município.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_158.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_158.pdf</t>
   </si>
   <si>
     <t>- Indica-se ao poder Executivo que seja feita o cumprimento da LEI Nº 1.219, _x000D_
 DE 13 DE DEZEMBRO DE 2011. Para que o Executivo esteja comprando cadeiras de _x000D_
 rodas motorizadas para doar aos portadores de deficiência física, realizando um cadastro _x000D_
 com as pessoas com deficiência que necessitam desse beneficio para que possam ser _x000D_
 contempladas no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_159.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo para que dentro das possibilidades seja construída uma _x000D_
 cerca nova no entorna da mina d’ água que abastece o distrito de Boa Esperança_x0002_Chupinguaia.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_160.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo para que seja feito a reforma geral da escola Ana _x000D_
 Paula Marques e que seja feita a troca das janelas antigas por janelas de _x000D_
 blindex.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>Projeto de Lei do Plano Plurianual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_2836.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_2836.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o _x000D_
 quadriênio 2022/2025 ”.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Projeto Lei de Diretrizes Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_2829_ldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_2829_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária anual LOA, para o exercício de 2024.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Projeto Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_2.839_loa.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_2.839_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHUPINGUAIA PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/349/28_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/349/28_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a possibilidade de que seja feita a reforma do compressor odontológico na UBS Clemente Meurer no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/350/29_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/350/29_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de saúde, que seja feita a contratação de um(a) Assistente Social para Saúde.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/351/030_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/351/030_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeita e a Secretária de Educação, que seja dado o andamento no projeto da cozinha para escola Valter José Zanela com extensão de cobertura até o refeitório.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/352/031_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/352/031_maria.pdf</t>
   </si>
   <si>
     <t>Solicito o Executivo, que seja disponibilizado um carro para a secretária de Assistência Social, para que a mesma venha atender os Distritos.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/353/032_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/353/032_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja feito um campeonato municipal de futebol _x000D_
 Society usando as etapas do FESPIC como classificatória e pontuação:</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/380/50_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/380/50_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito com  urgência a possibilidade de abertura de uma rua de ligação entre a avenida Garcia e a avenida U, conectando o bairro Jardim Acácia ao centro da cidade na sede do município de Chupinguaia-RO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/381/051_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/381/051_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo a possibilidade de se fazer o patrolamento das ruas no município de Chupinguaia.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/382/052_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/382/052_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com o órgão responsável que veja a possibilidade de que seja construído vários locais cobertos para parada de ônibus de transporte escolar do município de Chupinguaia.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/383/053_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/383/053_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja feito o cascalhamento dos pontos críticos da kapa 46 sentido Breda no distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/384/054_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/384/054_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com o órgão responsável que seja feita a reforma e o alargamento das laterais das pontes na placa da onça e no Senhor Ivo e a ponte do rio Corgão, no município de Chupinguaia.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/385/055_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/385/055_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo para que seja criado projeto de lei para criação de novos cargos para atender as necessidades das secretarias SEMOSP e SEMAGRI</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/386/056_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/386/056_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que providencie uma geladeira sala de vacina da UBS Salete Cordeiro.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/387/057_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/387/057_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja providenciada uma placa de sinalização entrada e saída de ônibus escolar no Assentamento Canário na linha do Silvio na Br  391.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/388/058_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/388/058_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de saúde , que sejam providenciado aparelhos de celular para as UBS dos Distritos e para sede do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/389/058_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/389/058_maria.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/391/060_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/391/060_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidade seja feito uma retirada de água com captação e tubulação na rua Cascavel, saindo da avenida Carlos Gomes sentido Associação Carro de Boi no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/392/61_ederson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/392/61_ederson.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidade seja colocado o letreiro com o nome da escola Ana Paula Marques.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/393/62_ederson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/393/62_ederson.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a possibilidade de fazer aquisição em caráter de urgência de terrenos no Distrito de Boa Esperança, com a finalidade_x000D_
 de ser criado áreas de lazer como: Campo de Futebol, Voleibol dentre outros e também disponibilizar um espaço amplo e coberto para_x000D_
 realização de eventos como: Palestras, Cursos, Reuniões, FESPIC entre outras atividades que possam vir a ser realizadas em prol da Comunidade.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/394/63_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/394/63_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com a secretaria de Educação SEMED, a possibilidade de comprar mesas e cadeiras para as escolas dos distritos e sede, também mesas e cadeiras e, materiais didáticos para as salas do AEE das escolas do município.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/395/064_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/395/064_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que dentro das possibilidades seja construída uma capela mortuária no cemitério municipal.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/396/065_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/396/065_maria.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/397/66_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/397/66_maria.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/398/067_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/398/067_maria.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/403/68_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/403/68_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja disponibilizados todos os E.P.I necessários para a SEMOSP.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/404/69_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/404/69_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja disponibilizado dois telefones celulares para o centro de regulação do Município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Indicação inexistente.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/406/71_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/406/71_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, dentro das possibilidades, seja feita a extensão da rede de água de 1800 metros na rua Tancredo Neves lateral com a BR 364 ligando o Setor chacareiro . E uma extensão de 200 metros para atender as ruas Projetadas no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/407/72_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/407/72_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, dentro das possibilidades, seja feita a construção de uma capela mortuária no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/408/73_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/408/73_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, dentro das possibilidades, seja feita com urgência a construção do muro da Escola Valter José Zanella no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/409/74_vanderci.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/409/74_vanderci.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de 2 quebra molas na rua Edson Alexandre Vieira(próximo da Igreja) e rua 7 de setembro(próximo ao mercado WM) no município de Chupinguaia.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/411/75_vanderci.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/411/75_vanderci.pdf</t>
   </si>
   <si>
     <t>Solicito em carácter de urgência, que seja realizado patrolamento, cascalhamento e manutenção da via 3U que liga Chupinguaia e Corumbiara e as vias da estrada central e também ao retiro 100 pois os proprietários presisa do pedido acima citado pois dependem pra que possa entregar sua produção com total segurança.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/410/76_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/410/76_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja se feito a manutenção dos aparelhos de ar condicionado da escola Ana Paula Marques em Boa Esperança.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/412/77_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/412/77_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, dentro das possibilidades, seja feito com urgência a construção de uma sala de aula para AEE(Atendimento Educacional Especializado) na Escola Valter José Zanella no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/413/78_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/413/78_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que seja feito a construção de 2 banheiros 1 masculino e 1 feminino na quadra da escola Valter José Zanela do Guaporé.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/414/79_fernando.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/414/79_fernando.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo, dentro das possibilidades que seja feita a construção de uma capela mortuária no Distrito do Novo Plano.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/415/80_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/415/80_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indica-se ao executivo a possibilidade de providenciar placas de nomeação de ruas e avenidas e de sinalização para o município de Chupinguaia.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/416/81_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/416/81_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo na forma regimental, determina ao setor competente que tome providencias no sentido de fazer alteração para mão única de Direção na rua da escola Juliana e Aline  e na rua da Unidade Mista de Saúde José Ivaldo de Souza.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/417/82_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/417/82_maria.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo e ao secretario de Obras, que seja providenciado um braço com luminária para um poste na rua projetada atras da UBS Salete Cordeiro.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/418/83_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/418/83_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que os talões de IPTU e água venham com código de barras e QRcode.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/419/84__eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/419/84__eder.pdf</t>
   </si>
   <si>
     <t>solicito ao executivo que dentro das possibilidades sejam instalada iluminação nos postes da rua Olavo Pires ao lado do cemitério municipal.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/420/85__eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/420/85__eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que dentro das possibilidades seja colocado mais um deposito de água com capacidade de 100 mil LT de água no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/421/86_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/421/86_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que dentro das possibilidades seja feita a retirada dos bancos de areia juntamente com os cascalhamento dos pontos críticos das Kapas 80, kapa 58 e kapa 56 de Boa Esperança.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/422/87_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/422/87_maria.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Obras que seja feito a limpeza do quintal do antigo postinho de saúde no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/423/88_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/423/88_maria.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com a Secretaria de Obras o cascalhamento e patrolamento da Rua Ovídio Miranda de Brito no Município de _x000D_
 Chupinguaia.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/424/89_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/424/89_maria.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades, seja providenciada a colocação de recipientes para resíduos sólidos (lixeira) na RO – 391, nas entradas da linha 85, linha 90 e saída do Distrito Guaporé sentido á Chupinguaia.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/425/90_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/425/90_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja feita a limpeza geral no antigo moto clube onde será cedido para APAE do município.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/426/91_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/426/91_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja instalada uma subestação de energia juntamente com a troca de afiação na UBS Clemente Meurer no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/427/92_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/427/92_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja instalada uma subestação de energia nas escolas dos Distritos de Boa Esperança, Guaporé e Novo Plano.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/428/93_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/428/93_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja instalada 03(três) lombadas( ONDULAÇÃO TRANSVERSAL TIPO: A. Conforme normas da Resolução 600 de 24 de Maio de 2016 do CONTRAN) sendo uma na Avenida Primavera sentido Avenida Tancredo neves próximas ao consultório odontológico Espaço Saúde, um próximo a Lotérica e outra na entrada da Avenida Primavera próxima ao Posto de gasolina Ribeiro, também como sinalização para que os caminhões pesados utilizem a Av. Primavera, assim diminuindo o tráfego de caminhões na av. principal.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/429/94_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/429/94_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que dentro das possibilidades seja feito o trabalho de drenagem de agua com caráter de urgência na rua 10 L Do jardim acácia ao lado do pasto carijó.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/430/95_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/430/95_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo possibilidade de que seja feita a compra de um trator com uma roçadeira hidráulica.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/431/96_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/431/96_eder.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo possibilidade de que seja refeita a pintura da faixa de pedestre localizada na avenida Tancredo Neves em frente ao guincho Silva.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/432/97_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/432/97_eder.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria de saúde veja a possibilidade de rever um aumento de remuneração do deslocamento dos motorista.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/433/98_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/433/98_idenei.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja feita a restauração da iluminação da Praça Municipal da Cidade Alta no município de Chupinguaia.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/434/99_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/434/99_ronaldo.pdf</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo a possibilidade de providenciar uma drenagem ou colocar manilhas, no final da Av. Osvaldo Bertozzi com acesso a Rua 18 no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/435/100_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/435/100_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feito o patrolamento das ruas no Distrito do Guaporé</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/436/101_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/436/101_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feita a manutenção na linha de transporte escolar da fazenda água vermelha que da acesso a fazenda do Cesar Amaral e fazenda Riacho Doce e travessão da Linha 85 da Cleide no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/437/102_ronaldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/437/102_ronaldo.pdf</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo a possibilidade de manter o caminhão pipa no Município para molhar as ruas duas vezes ao dia e ao lado do frigorífico</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/438/103_maria.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/438/103_maria.docx</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que dentro das normas legais e possíveis, seja feita a construção de duas pontes no Assentamento Rio Canário que liga o Travessão do Silvio á Linha 95, e uma ponte no Travessão 01 retirando uma estrada que passa dentro da propriedade do senhor Leo Magno.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/439/104_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/439/104_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretaria de Educação, que seja feito projetos e palestras educativas nas escolas dos distritos e na sede do município com psicólogos, conselho tutelar, psicopedagogos e professores de Educação Física.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/440/105_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/440/105_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo, que seja providenciada com urgência a contratação de um médico pediatra.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/402/067_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/402/067_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que seja feito um bueiro próximo ao Sr. Mário, barro preto na aldeia Latundê.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_133_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_133_maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO E A SECRETÁRIA DE EDUCAÇÃO, QUE SEJA FEITO A REFORMA (PINTURA,TROCA DE PISO,MANUTENÇÃO NOS BANHEIROS EM GERAL),NA ESCOLA VALTER JOSE ZANELLA NO DISTRITON DO GUAPORÉ.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_134__idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_134__idenei.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES SEJA FEITA A REABERTURA DA ESTRADA KAPA 44( QUARENTA E QUATRO), LIGANDO A 85( OITENTA E CINCO) A LINHA 80( OITENTA), NO MUNICIPIO DE CHUPIUNGUAIA-RO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_maria_135.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_maria_135.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SECRETARIO DE OBRAS, QUE DISPONIBILIZEM A EQUIPE DO NEGUEBA PARA FAZER AS LIMPEZAS NAS RUAS DO DISTRITO DO GUAPORE DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_001_auxilio_alimentacao.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_001_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/442/pr_002_-_auxilio_transporte.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/442/pr_002_-_auxilio_transporte.docx</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Proj. Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/443/pr_002_-_auxilio_transporte.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/443/pr_002_-_auxilio_transporte.docx</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>PLCA</t>
   </si>
   <si>
     <t>Projeto de lei de abertura de crédito adicional</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/444/2.803.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/444/2.803.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 3.916.545,23</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/445/2.804.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/445/2.804.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial por superávit financeiro no valor de R$ 4.659.499,82</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_2.805.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_2.805.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial por anulação de dotação no valor de R$ 131.800,00 OBS: PROJETO RETIRADO DE PAUTA PELO PODER EXECUTIVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3027,68 +3027,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/308/pl_2.795_-_2023_cmdca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/309/pl_2.796-2023_-_valor_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_n._2.797_-_reajuste_salarial.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/311/pl_2.798.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/312/pl_2.799_cria_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_lei_2.808-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/370/pl___2.809-2023.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei-2810.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/447/projeto__2.824.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/460/projero_2.827.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_2.828_pre_projeto_de_lei_para_distribuicao_de_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/477/projero_2.827.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_2.826.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/479/proeto_de_lei_2.825.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/480/projeto___2.823.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/481/processo_pl_2821.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/482/2.820.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/483/2.819.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/484/2.818.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/485/2.817.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/486/2.816.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/487/2.815.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/488/2.814.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/489/2.813.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/490/2.812.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/491/2.811.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/492/2.806.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_2.830.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_2831.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/498/projeto_2834.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_2835.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_2833.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_2837.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_2.838.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_2840_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_2841_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_2.842.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_2844.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_2845.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_resolucao_001_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/323/pr_002_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_007_eder.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_002_idenei.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_003_idenei.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_004_maria.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_005_eder.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_006_eder.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_007_eder.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/325/008_idenei_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/326/009_idenei_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/327/010_idenei_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/328/011_fernando_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/329/012_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/330/013_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/331/014_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/332/015_maria_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/333/016_maria_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/334/017_maria_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/335/018_eder_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/336/019_eder_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/337/020__vanderci_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/338/21_rubens.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/339/22_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/340/23_idenei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/341/24_idenei_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/342/025_idenei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/343/26_eder.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/344/27_eder.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/345/28_eder.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/347/29_maria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/348/030_maria_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/354/033_idenei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/355/034_idenei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/356/035_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/357/036_maria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/358/037_maria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/359/38_maria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/360/039_idenei.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/361/040_idenei.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/362/041_idenei.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/363/042__fernando.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/364/043__eder.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/365/44_maria.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/366/045_eder.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/367/046_eder.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/368/047_maria.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/372/048_idenei.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/373/049_idenei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/375/50_idenei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/376/50_idenei.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/377/051_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/378/052_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/379/053_eder.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/390/059_idenei.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/400/065_maria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/401/66_maria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/399/067_maria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_106_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_107_denilsom.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_108_denilsom.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_109_denilsom.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_110_maria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_111_maria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_112_eder.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_116_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_119__maria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_122_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_123_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_125_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_126_maria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_eder_127.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_eder_128.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_maria_129_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_maria_130_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_eder_131.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_132_eder.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_138_idenei.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_139_idenei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_141_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_136_eder.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_140_eder.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_142_eder.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_144_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_145_ederson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_148_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_149_idenei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_149_idenei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_150_idenei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_2843.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_151_toninho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_152_vanderci.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_153__vanderci.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_154_vanderci.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_155_fernando.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_156_denilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_2836.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_2829_ldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_2.839_loa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/349/28_eder.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/350/29_maria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/351/030_maria_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/352/031_maria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/353/032_idenei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/380/50_idenei.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/381/051_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/382/052_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/383/053_eder.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/384/054_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/385/055_eder.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/386/056_maria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/387/057_maria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/388/058_maria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/389/058_maria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/391/060_idenei.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/392/61_ederson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/393/62_ederson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/394/63_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/395/064_eder.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/396/065_maria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/397/66_maria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/398/067_maria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/403/68_eder.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/404/69_eder.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/406/71_maria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/407/72_maria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/408/73_maria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/409/74_vanderci.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/411/75_vanderci.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/410/76_idenei.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/412/77_maria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/413/78_maria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/414/79_fernando.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/415/80_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/416/81_maria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/417/82_maria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/418/83_maria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/419/84__eder.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/420/85__eder.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/421/86_eder.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/422/87_maria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/423/88_maria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/424/89_maria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/425/90_eder.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/426/91_eder.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/427/92_eder.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/428/93_eder.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/429/94_eder.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/430/95_eder.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/431/96_eder.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/432/97_eder.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/433/98_idenei.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/434/99_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/435/100_maria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/436/101_maria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/437/102_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/438/103_maria.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/439/104_maria_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/440/105_maria_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/402/067_maria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_133_maria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_134__idenei.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_maria_135.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_001_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/442/pr_002_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/443/pr_002_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/444/2.803.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/445/2.804.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_2.805.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/308/pl_2.795_-_2023_cmdca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/309/pl_2.796-2023_-_valor_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_n._2.797_-_reajuste_salarial.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/311/pl_2.798.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/312/pl_2.799_cria_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_lei_2.808-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/370/pl___2.809-2023.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei-2810.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/447/projeto__2.824.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/460/projero_2.827.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_2.828_pre_projeto_de_lei_para_distribuicao_de_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/477/projero_2.827.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/478/projeto_2.826.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/479/proeto_de_lei_2.825.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/480/projeto___2.823.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/481/processo_pl_2821.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/482/2.820.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/483/2.819.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/484/2.818.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/485/2.817.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/486/2.816.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/487/2.815.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/488/2.814.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/489/2.813.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/490/2.812.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/491/2.811.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/492/2.806.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_2.830.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_2831.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/498/projeto_2834.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_2835.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_2833.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_2837.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_2.838.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_2840_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_2841_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_2.842.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_2844.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_2845.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_resolucao_001_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/323/pr_002_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_007_eder.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_002_idenei.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_003_idenei.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_004_maria.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_005_eder.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_006_eder.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_007_eder.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/325/008_idenei_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/326/009_idenei_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/327/010_idenei_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/328/011_fernando_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/329/012_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/330/013_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/331/014_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/332/015_maria_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/333/016_maria_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/334/017_maria_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/335/018_eder_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/336/019_eder_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/337/020__vanderci_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/338/21_rubens.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/339/22_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/340/23_idenei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/341/24_idenei_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/342/025_idenei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/343/26_eder.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/344/27_eder.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/345/28_eder.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/347/29_maria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/348/030_maria_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/354/033_idenei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/355/034_idenei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/356/035_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/357/036_maria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/358/037_maria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/359/38_maria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/360/039_idenei.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/361/040_idenei.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/362/041_idenei.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/363/042__fernando.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/364/043__eder.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/365/44_maria.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/366/045_eder.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/367/046_eder.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/368/047_maria.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/372/048_idenei.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/373/049_idenei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/375/50_idenei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/376/50_idenei.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/377/051_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/378/052_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/379/053_eder.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/390/059_idenei.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/400/065_maria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/401/66_maria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/399/067_maria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_106_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_107_denilsom.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_108_denilsom.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_109_denilsom.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_110_maria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_111_maria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_112_eder.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_116_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_119__maria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_122_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_123_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_125_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_126_maria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_eder_127.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_eder_128.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_maria_129_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_maria_130_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_eder_131.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_132_eder.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_138_idenei.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_139_idenei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_141_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_136_eder.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_140_eder.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_142_eder.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_144_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_145_ederson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_148_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_149_idenei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_149_idenei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_150_idenei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_2843.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_151_toninho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_152_vanderci.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_153__vanderci.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_154_vanderci.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_155_fernando.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_156_denilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_2836.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_2829_ldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/508/projeto_de_lei_2.839_loa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/349/28_eder.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/350/29_maria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/351/030_maria_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/352/031_maria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/353/032_idenei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/380/50_idenei.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/381/051_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/382/052_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/383/053_eder.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/384/054_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/385/055_eder.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/386/056_maria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/387/057_maria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/388/058_maria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/389/058_maria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/391/060_idenei.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/392/61_ederson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/393/62_ederson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/394/63_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/395/064_eder.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/396/065_maria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/397/66_maria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/398/067_maria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/403/68_eder.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/404/69_eder.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/406/71_maria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/407/72_maria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/408/73_maria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/409/74_vanderci.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/411/75_vanderci.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/410/76_idenei.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/412/77_maria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/413/78_maria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/414/79_fernando.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/415/80_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/416/81_maria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/417/82_maria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/418/83_maria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/419/84__eder.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/420/85__eder.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/421/86_eder.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/422/87_maria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/423/88_maria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/424/89_maria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/425/90_eder.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/426/91_eder.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/427/92_eder.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/428/93_eder.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/429/94_eder.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/430/95_eder.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/431/96_eder.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/432/97_eder.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/433/98_idenei.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/434/99_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/435/100_maria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/436/101_maria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/437/102_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/438/103_maria.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/439/104_maria_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/440/105_maria_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/402/067_maria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_133_maria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_134__idenei.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_maria_135.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_resolucao_001_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/442/pr_002_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/443/pr_002_-_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/444/2.803.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/445/2.804.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_2.805.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>