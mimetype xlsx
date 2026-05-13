--- v0 (2025-12-07)
+++ v1 (2026-05-13)
@@ -54,2328 +54,2328 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_2.846.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_2.846.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE O_x000D_
 VALOR DO SALÁRIO_x000D_
 MINIMO A VIGORAR A_x000D_
 PARTIR DE 1º. DE JANEIRO_x000D_
 DE 2024 NO ÂMBITO DO_x000D_
 MUNICÍPIO DE_x000D_
 CHUPINGUAIA/RO, E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_2.847.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_2.847.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei nº_x000D_
 1231/2011, que especifica e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_2848.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_2848.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ _x000D_
 3.046.646,55</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_2.849.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_2.849.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 3.046.646,55.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_2.850.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_2.850.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$_x000D_
 169.320,40</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_2.851.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_2.851.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito_x000D_
 especial no valor de R$ 682.725,10.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_2_852.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_2_852.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 2.754.364,97.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_lei_2.854.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_lei_2.854.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente_x000D_
 crédito especial no valor de R$ 2.933.209,52.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_2788.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_2788.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 3.658.230,56.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÓE SOBRE O SALARIO MINIMO A VIGORAR A PARTIR DE JANEIRO DE 2024.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_2.847.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_2.847.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO II DA LEI N° 1231/2011, QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_2848.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_2848.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE ESPECIAL NO VALOR DE R$ 3.046.646,55.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_2.849.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_2.849.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE ESPECIAL NO VALOR DE R$ 3.046.092,95.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_2.850.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_2.850.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 169.320,40,</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_2.851.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_2.851.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 682.725,10.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_2853.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_2853.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 11.396,49.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_2.854.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_2.854.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente_x000D_
 crédito especial no valor de R$ 2.933.209,52</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_2855.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_2855.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$_x000D_
 906.505,75.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_2856.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_2856.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL DE R$ 557.703,00</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_2857.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_2857.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CEDITO ESPECIAL DE R$ 28.028,44.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_2.858.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_2.858.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 360.042,21.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_2859.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_2859.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 4.072.904,89</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_2860.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_2860.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei nº 1231/2011, que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_lei_2861.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_lei_2861.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto do Magistério e da outras providencias.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_2862.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_2862.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a fixação do subsídio de _x000D_
 prefeito, vice-prefeito e secretários para a 8ª _x000D_
 Legislatura 2025/2028, nos termos dos arƟgos 31 _x000D_
 inciso XVI da Lei Orgânica do Município e do artigo _x000D_
 29, inciso V, da Constituição Federal, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_2863.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_2863.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 1.753.303,71</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_2864.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_2864.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 245.026,00.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_2865.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_2865.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 524.352,15.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_2866.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_2866.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 599.991,00.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_2867.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_2867.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 972.380,46</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_2868.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_2868.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL URBANO DE PROPRIEDADE_x000D_
 DO MUNICÍPIO DE CHUPINGUAIA/RO, A ENTIDADE AUTÁRQUICA_x000D_
 DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE_x000D_
 RONDÔNIA EMATER - RO_x000D_
 PROC. ADM. 1397/2021</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/666/minuta_de_projeto_de_lei_2869.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/666/minuta_de_projeto_de_lei_2869.pdf</t>
   </si>
   <si>
     <t>Institui a_x000D_
 Política de Educação Integral na Rede Municipal de_x000D_
 Ensino e define as diretrizes gerais e objetivos a_x000D_
 serem alcançados._x000D_
 Proc. Adm. 899/2024</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei__2870.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei__2870.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL, PARA ASSOCIAÇÃO_x000D_
 BENEFICIENTE SÃO CAMILO. E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROC.ADM. 957/2024.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_2.873.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_2.873.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 14.500,00.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_no_2874.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_no_2874.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 785.915,36.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_2875.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_2875.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito suplementar no valor de 692.925,78</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_2876.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_2876.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito suplementar no valor de R$ 349.119,83.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_2878.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_2878.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_2879.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_2879.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO VIGENTE ESPECIAL NO VALOR DE R$ 11.079,70.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_2880.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_2880.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito suplementar no valor de R$ 217.956,76</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_2881.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_2881.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CREDITO SUPLEMENTAR NO VALOR DE R$ 90.269,83.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_2882.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_2882.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9º, § 1º da Lei nº 2626 de 12 de Maio de 2023 e dá_x000D_
  outras providencias.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_2883.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_2883.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 587.280,00.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_2884.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_2884.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito suplementar no valor de R$ Artigo 1o.- Fica aberto no orçamento vigente, um crédito suplementar na importância de R$ 329.205,05 (Trezentos e vinte e nove mil, duzentos e cinco reais, cinco centavos) distribuídos as seguintes dotações:</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_resolucao_n_001.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_resolucao_n_001.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO E A CONSERVAÇÃO _x000D_
 DOS VEÍCULOS AUTOMOTORES OFICIAIS _x000D_
 DA CÂMARA MUNICIPAL DE _x000D_
 CHUPINGUAIA/RO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_n_002_teletrabalho.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_n_002_teletrabalho.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina as diretrizes _x000D_
 gerais para a fixação do regime de _x000D_
 Teletrabalho no âmbito da Assessoria _x000D_
 Jurídica Legislativa Municipal de _x000D_
 Chupinguaia/RO e outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/570/resolucao_003.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/570/resolucao_003.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE NO ORÇAMENTO _x000D_
 VIGENTE CRÉDITO ADICIONAL _x000D_
 SUPLEMENTAR POR ANULAÇÃO DE _x000D_
 DOTAÇÃO NO VALOR DE 141.203,51</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/643/resolucao_004_2024.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/643/resolucao_004_2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE 6.000,00</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_resolucao_005.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_resolucao_005.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio de Vereadores para a 8ª Legislatura 2025/2028, nos termos dos artigos 32 inciso XII § 1°, da Lei Orgânica do Município e do artigo 29, inciso VI, alínea “a”, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_06.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A MUDANÇA TEMPORÁRIA DO LOCAL DE REUNIÕES DA CÂMARA PARA REALIZAÇÃO DE SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_resolucao_007.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_resolucao_007.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE NO ORÇAMENTO VIGENTE CRÉDITO  SUPLEMENTAR NO VALOR DE 589,54.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SECRLEG</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_resolucao_008.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_resolucao_008.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE NO ORÇAMENTO VIGENTE CRÉDITO  SUPLEMENTAR NO VALOR DE 81.000,00.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_resolucao_009.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_resolucao_009.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE NO ORÇAMENTO VIGENTE CRÉDITO A SUPLEMENTAR  NO VALOR DE R$1.525,00.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ederson Luiz Fassicolo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/690/resolucao_10.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/690/resolucao_10.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente Crédito suplementar no valor de R$ 27.960,85.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_resolucao_011.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_resolucao_011.pdf</t>
   </si>
   <si>
     <t>Tenho  a honra de submeter à elevada consideração de Vossas _x000D_
 Excelências o Projeto de Resolução em anexo, que REVOGA A _x000D_
 RESOLUÇÃO Nº 004/2023, QUE DISPÕE SOBRE A FILIAÇÃO DA _x000D_
 CÂMARA MUNICIPAL DE CHUPINGUAIA – RO ASSOCIAÇÃO DE _x000D_
 CÂMARAS E VEREADORES DE RONDÔNIA – ABRACAM”.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_resolucao_012.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_resolucao_012.pdf</t>
   </si>
   <si>
     <t>Tenho  a honra de submeter à elevada consideração de Vossas _x000D_
 Excelências o Projeto de Resolução em anexo, que REVOGA A _x000D_
 RESOLUÇÃO Nº 005/2023, QUE DISPÕE SOBRE A FILIAÇÃO DA _x000D_
 CÂMARA MUNICIPAL DE CHUPINGUAIA – RO À UNIÃO  DE CÂMARAS _x000D_
 E VEREADORES DE RONDÔNIA – UCAVER”.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/624/lom_023_atualizada.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/624/lom_023_atualizada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral da Lei Orgânica do Município de Chupinguaia, Estado de Rondônia, dando-lhe nova redação em todo o seu texto e renumerando todos seus artigos e incisos para adequações à legislação vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Idenei Dummer</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/642/mocao_de_apoia_01_2024.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/642/mocao_de_apoia_01_2024.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de moção de _x000D_
 apoio ao Congresso Nacional, em razão do movimento _x000D_
 ofensivo ao Conselho Federal de Medicina – CFM, _x000D_
 iniciado com a publicação da Resolução CFM n. _x000D_
 2.378/2024, que seja desagravado o referido Conselho, _x000D_
 e mantido em suas atribuições próprias.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Ronaldo Barbosa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/678/mocao_3_seu_odom.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/678/mocao_3_seu_odom.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve na forma regimental prevista _x000D_
 em seu art. 129 submete a apreciação desta Casa Legislativa a presente _x000D_
 MOÇÃO DE APLAUSO ao Senhor Odom José de Oliveira, morador do _x000D_
 Município de Chupinguaia/RO, sempre dispostos à atender toda a população _x000D_
 do distrito, sede e demais distritos com sua simpatia e dedicação. _x000D_
  Requer, após a apreciação da Comissão de Justiça _x000D_
 e Redação, seja aprovada pelo Plenário a presente Moção, por unanimidade.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Antonio Francisco Bertozzi</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_004_2024.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_004_2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de Processo nº 2033/2023_x000D_
 _x000D_
 _x000D_
              Senhora Prefeita_x000D_
 _x000D_
 Essa Casa de Leis, por intermédio de todos os seus membros legais, representantes pela ordem e fiscalizadores do Município, vem por meio desse solicitar  de Vossa Excelência que envie para a câmara Municipal o processo 2033/23, para que seja analisado  pelas comissões, o mesmo trata da Licença prêmio em pecúnia dos servidores da área da  educação._x000D_
            Agradecemos a compreensão e aguardamos a resposta o mais breve possível. Sem mais no momento externamos votos de mais elevada estima e consideração._x000D_
        _x000D_
             Termos em que pede e espera deferimento _x000D_
                                                                                                                Chupinguaia 04 de Abril de 2024</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_005_2024.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_005_2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedido de Regularização e Documentação de Boa Esperança._x000D_
 _x000D_
 _x000D_
              Senhora Prefeita_x000D_
 _x000D_
            Essa Casa de Leis, por intermédio de todos os seus membros legais, representantes pela ordem e fiscalizadores do Município,  por meio deste requerer do Executivo informações sobre o andamento da documentação e regularização do Distrito de Boa Esperança, sendo que tal pedido vem se estendendo desde o ano de 2021 por esse representante do Poder Legislativo, escrevo para solicitar a regularização dos documentos referentes ao distrito de Boa Esperança sob responsabilidade desta instituição. Como residente e cidadão deste distrito, é de interesse coletivo garantir que todos os documentos estejam em ordem e atualizados conforme as regulamentações pertinentes._x000D_
 _x000D_
           É importante para nós, moradores do distrito, que esses documentos sejam regularizados o mais breve possível para garantir o funcionamento adequado das atividades locais e o cumprimento das normas legais._x000D_
 _x000D_
           Ressaltando ainda que o Distrito de Boa Esperança é o único que ainda não tem lei de criação._x000D_
 _x000D_
          Desde já   agradecemos a compreensão e ficamos à disposição para fornecer qualquer informação adicional necessária e aguardamos ansiosamente uma resposta sobre o progresso deste pedido._x000D_
 _x000D_
          Sem mais no momento externamos votos de mais elevada estima e consideração._x000D_
        _x000D_
             Termos em que pede e espera deferimento _x000D_
                                                                                                                Chupinguaia 05 de Abril de 2024</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Assunto: Pedido de Regularização e Documentação de Boa Esperança._x000D_
 _x000D_
 _x000D_
              Senhora Prefeita_x000D_
 _x000D_
            Essa Casa de Leis, por intermédio de todos os seus membros legais, representantes pela ordem e fiscalizadores do Município,  por meio deste requerer do Executivo informações sobre o andamento da documentação e regularização do Distrito de Boa Esperança, sendo que tal pedido vem se estendendo desde o ano de 2021 por esse representante do Poder Legislativo, escrevo para solicitar a regularização dos documentos referentes ao distrito de Boa Esperança sob responsabilidade desta instituição. Como residente e cidadão deste distrito, é de interesse coletivo garantir que todos os documentos estejam em ordem e atualizados conforme as regulamentações pertinentes._x000D_
 _x000D_
           É importante para nós, moradores do distrito, que esses documentos sejam regularizados o mais breve possível para garantir o funcionamento adequado das atividades locais e o cumprimento das normas legais.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_007.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Essa Casa de Leis, por intermédio de todos os seus membros legais, representantes _x000D_
 pela ordem e fiscalizadores do Município, vem por meio desse requerer a emissão de _x000D_
 um laudo técnico, acompanhado de fotografias, referente ao caminhão que teve sua _x000D_
 operação comprometida devido à inserção de açúcar em seu motor, bem como a _x000D_
 identificação do motorista responsável pelo veículo.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Fernando Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_006.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Essa Casa de Leis, por intermédio de todos os seus membros legais, representantes _x000D_
 pela ordem e fiscalizadores do Município, vem por meio desse requerer de Vossa _x000D_
 Excelência que informe a situação da emenda impositiva parlamentar de minha _x000D_
 autoria, esclarecendo dúvidas sobre a sua tramitação e previsão de liberação</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Maria do Guaporé</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/649/reqeuerimento_mocao_de_apoio_maria_008.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/649/reqeuerimento_mocao_de_apoio_maria_008.pdf</t>
   </si>
   <si>
     <t>Requere que sejam  favorável a proposta de Emenda à Constituição no 47, de 2023 que altera o art. 31 da Emenda _x000D_
 Constitucional no 19. de 4 de junho de 1998, para prever a inclusão, em quadro em extinção da _x000D_
 administração pública federal. de servidor público, de integrante da carreira de policial, civil ou militar, _x000D_
 e de pessoa que haja mantido relação ou vínculo funcional, empregatício, estatutário ou de trabalho _x000D_
 com a administração pública dos ex-territórios ou dos Estados de Rondônia, de Roraima ou do Amapá, _x000D_
 inclusive suas prefeituras, durante os dez primeiros anos da criação dessas unidades federadas, _x000D_
 estabelece o parâmetro remuneratório para a Policia Militar dos ex-territórios federias e outras _x000D_
 previdências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_009.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Esse Vereador quer este subscreve vem  por intermédio  desse requerer a emissão da relação detalhada das despesas relacionadas à reforma da ponte do Rio Pimenta, localizada no Distrito de Boa Esperança Município de Chupinguaia/RO. Esta relação deve conter os custos com a contratação de empresas, a aquisição de madeiras e quaisquer outros materiais utilizados na obra.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_10.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Senhor(a) Secretário(a), _x000D_
  _x000D_
  Venho, por meio deste, formalizar requerimento em relação ao não cumprimento da _x000D_
 emenda impositiva destinada pelo Vereador Ederson Luis Fassicolo  para o Centro _x000D_
 recreativo -Boa Esperança para aquisição de equipamentos para atender as demandas _x000D_
 da comunidade.  conforme consta na Lei Orçamentária Anual nº 2.654/2023. _x000D_
  _x000D_
 Referida emenda, no valor de R$ 50.000,00, foi destinada para compra de _x000D_
 equipamentos para suprir as demandas do Centro Recreativo, com o intuito de _x000D_
 promover ações que venham beneficiar a comunidade local , sendo que, até o presente _x000D_
 momento, os recursos não foram liberados nem aplicados conforme o previsto. _x000D_
  _x000D_
 Considerando que as emendas impositivas possuem caráter obrigatório, nos termos _x000D_
 da legislação vigente, solicitamos a essa Secretaria Municipal que informe os motivos _x000D_
 para o não cumprimento da referida emenda e, caso aplicável, indique o prazo previsto _x000D_
 para a liberação e execução dos recursos. _x000D_
  _x000D_
 Acreditamos na importância da transparência e da efetividade das políticas públicas, _x000D_
 especialmente no que se refere ao cumprimento das destinações orçamentárias que _x000D_
 visam beneficiar diretamente a população. _x000D_
  _x000D_
 Aguardamos um posicionamento e providências em relação ao exposto. _x000D_
  _x000D_
 Atenciosamente, _x000D_
 Sem mais no momento externamos votos de mais elevada estima e consideração.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_11.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário _x000D_
  _x000D_
 Essa Casa de Leis, por intermédio de todos os seus membros legais, representantes _x000D_
 pela ordem e fiscalizadores do Município, vem por meio desse requerer com caráter _x000D_
 de urgencia o encamisamento do poço artesiano localizado no Distrito de Boa _x000D_
 Esperança. _x000D_
  _x000D_
 O poço em questão, essencial para o abastecimento de água na região, tem _x000D_
 apresentado cor barrenta, se tornando imprópria para o consumo doméstico. Para _x000D_
 garantir a qualidade da água e a preservação da infraestrutura, solicito que sejam _x000D_
 tomadas as providências necessárias para o devido encamisamento, visando _x000D_
 aumentar a  qualidade da água , durabilidade e segurança do poço. _x000D_
  _x000D_
 Aguardamos a resposta o mais breve possível e junto a esta, os documentos e _x000D_
 informações pertinentes ao poço, como relatório de materiais usados e gastos com _x000D_
 despesas. _x000D_
  _x000D_
 Agradeço desde já a atenção e me coloco à disposição para qualquer esclarecimento. _x000D_
  _x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_012_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_012_idenei.pdf</t>
   </si>
   <si>
     <t>Essa Casa de Leis, por intermédio de todos os seus membros legais,_x000D_
  representantes pela ordem e fiscalizadores do Município, venho por meio_x000D_
  deste requerimento solicitar a folha de ponto e informação sobre o local de_x000D_
  trabalho da funcionária Joselia Batista da Silva Silveira, que exerce o cargo_x000D_
  de Coordenador de suporte educacional na secretaria de educação que_x000D_
  exerce a função desde o dia 10/10/2024._x000D_
  Contando com o valoroso trabalho que vem prestando a frente dessa_x000D_
  secretaria, encaminhamos tal pedido, agradecemos a compreensão e_x000D_
  aguardamos a resposta o mais breve possível._x000D_
  Sem mais no momento externamos votos de mais elevada estima e_x000D_
  consideração</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_013_idenei.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_013_idenei.pdf</t>
   </si>
   <si>
     <t>Essa Casa de Leis, por intermédio de todos os seus membros legais,_x000D_
  representantes pela ordem e fiscalizadores do Município, venho por meio_x000D_
  deste requerimento solicitar sobre o motivo do não pagamento referente ao_x000D_
  patrocínio do terceiro campeonato do laço comprido realizado entre o período_x000D_
  de 07 de setembro a 22 de setembro no Distrito do Novo Plano._x000D_
  Contando com o valoroso trabalho que vem prestando a frente dessa_x000D_
  secretaria, encaminhamos tal pedido, agradecemos a compreensão e_x000D_
  aguardamos a resposta o mais breve possível._x000D_
  Sem mais no momento externamos votos de mais elevada estima e_x000D_
  consideração.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_01.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_01.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO COM CARATER DE URGÊNCIA:_x000D_
 DOCUMENTAÇÃO  PARA CRIAÇÃO DO DISTRITO DE BOA ESPERANÇA:_x000D_
 PERFURAÇÃO DE UM POÇO ARTESIANO:</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_2.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_2.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO COM CARATER DE URGÊNCIA A REFORMA DA PONTE SOBRE O RIO PIMENTA, MAIS CONHECIDA COMO PONTE DO IRENI.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_3.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_3.pdf</t>
   </si>
   <si>
     <t>SOLICITO PARA QUE DENTRO DAS POSSIBILIDADES, SEJA FEITO O RECAPAMENTO ASFALTICO NO DISTRITO DE BOA ESPERANÇA NO MUNICIPIO DE CHUPINGUAIA/RO.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/540/indicacao_4.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/540/indicacao_4.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DENTRO DAS POSSIBILIDADES POSSAM FAZER UM ESTUDO PARA QUE POSSA MUNICIPALIZAR UMA ESTRADA PROJETADA NA KAPA 60,ENTRE AS PROPRIEDADES VILSON DOS SANTOS E   JOSE MOACIR DO NASCIMENTO QUE LIGA A LINHA 80 E 75 NUMA ENTENSÃO DE 5 KM, LIGANDO A ESTRADA  DA PRODUÇÃO AO DISTRITO DE BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_05.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_05.pdf</t>
   </si>
   <si>
     <t>INDICA-SE DE CARATER DE URGÊNCIA DIANTE DA CONFIRMAÇÃO DE DESISTÊNCIA POR PARTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DER DO TERRENO CONHECIDO COMO ANTIGO MOTO CLUBE, CONFORME O OFICIO DE N°8445/2023/DER-GPAX, QUE O MESMO SEJA DESTINADO A APE DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_6.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_6.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO UMA REFORMA NA ESCOLA ANA PAULA MARQUES O MAIS BREVE POSSIVEL.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/543/indicacao_7.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/543/indicacao_7.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO PODER EXECUTIVO , DENTRO DAS  POSSIBILIDADES QUE SEJA FEITO UMA REFORMA E UMA  AMPLIAÇÃO DA CAPELA MORTUARIA NA SEDE DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_8.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_8.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO EXECUTIVO QUE DENTRO DAS POSSIBILIDADES PROVIDENCIAR ENERGIA ELETRICA, INSTALAR CX DAGUA, CONTRUIR UMA CASINHA PARA GARDAR FERRAMENTAS DE TRABALHO, CONSTRUIR O MURO E QUE SEJA FEITA A DELIMITAÇÃO DAS QUADRAS COM ARRUAMENTOS E CANALIZAÇÃO DE AGUA NO FINAL DE CADA QUADRA  COM TORNEIRA NO CEMITERIO MUNICIPAL.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indiccao_9.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indiccao_9.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO  EXECUTIVO QUE  DENTRO DAS  POSSIBILIDADES QUE SEJA CONTRUIDA UMA PISTA DE CAMINHADA E CICLISMO NA ENTRADA DA CIDADE DO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_10.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO PODER EXECUTIVO PARA QUE DENTRO DAS  POSSIBILIDADES POSSA SE ASFALTAR O RESTANTE DO SETOR 10 NO MUNICIPIO DE CHUPINGUAIA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_11.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que dentro das normas legais e possíveis, seja feita a construção _x000D_
 de duas pontes no Assentamento Rio Canário que liga o Travessão do Silvio á Linha 95, _x000D_
 e uma ponte no Travessão 01 retirando uma estrada que passa dentro da propriedade do _x000D_
 senhor Leo Magno.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_12.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Obras, que seja providenciado 20 braços com _x000D_
 luminárias par atender o Distrito do Guaporé e que seja feita a limpeza com urgência no _x000D_
 terreno do antigo postinho de saúde.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_13.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Solicito o Executivo e ao Secretário de Obras, que seja feita a limpeza dos terrenos _x000D_
 baldios do nosso município (sede e distritos), e que seja criada uma lei que defina uma _x000D_
 ’’taxa de limpeza de terrenos” junto ao IPTU .</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indiacao_17.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indiacao_17.pdf</t>
   </si>
   <si>
     <t>- Indica-se que seja disponibilizado um telefone exclusivo para atender ligações _x000D_
 no Centro de Saúde José Ivaldo e nos Postos de Saúde da sede e distritos do Município_x000D_
 de Chupinguaia e fornecendo também rede de Wi-Fi aberto para os pacientes.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_20.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_20.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feito a recuperação com patrolamento _x000D_
 e cascalhamento em todas as vias que estão recebendo o transporte escolar no município _x000D_
 de Chupinguaia.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_14.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_14.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE O PODER EXECUTIVOQUE SEJAFEITO REPAROS NA ILUMINAÇÃO DO DISTRITO DE BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_15.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_15.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO A POSSIBILIDADE QUE SEJA FEITO O PATROLOAMENTO  DA ESTRADA DO NOVO PLANO SENTIDO A BOA ESPERANÇA E REGIÃO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vanderci de Paula Campos</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/560/inicacao_19.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/560/inicacao_19.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo juntamente com a Secretaria de Obras para que _x000D_
 possa fazer o cascalhamento da RO 370 que liga Chupinguiaia a corumbiaria que _x000D_
 da acesso aos Assentamentos: Maranatá, Maranatá II, Zé Bentão e Alberico de _x000D_
 Carvalho e que verifique todas a pontes e bueiros.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Denilson Ramos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_18.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indica se ao executivo que dentro das possibilidades possa cascalhar e realizar a reabertura da estrada que liga ao assentamento do galo</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_21.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICA SE QUE DENTRO DAS POSSIBILIDADES POSSA CASCALHAR E REALIZAR A REABERTURA DA ESTRADA QUE LIGA AO ASSENTAMENTO DO GALO`.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_22.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a possibilidade de abertura de uma Rua de ligação entre a _x000D_
 Avenida Garcia e Avenida 01 conectando o Bairro Jardim Acácia ao Centro da cidade na _x000D_
 Sede do Município de Chupinguaia – RO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_23.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja providenciado telefones celulares_x000D_
 exclusivos no Centro de Referência de Assistência Social – CRAS para facilitar o _x000D_
 atendimento á população, principalmente aos moradores dos Distritos.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_24.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que dentro das possibilidades providenciar 01 tubo armco de 03 _x000D_
 metros de largura x 12 de comprimento, no Rio Tanaruzinho sentido Fazenda Cajazeiras, _x000D_
 Bela Vista e Primavera no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_26.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo que veja a possibilidade de comprar um _x000D_
 motor bomba urgente para o Distrito do Corgão.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_27.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_27.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, com amparo no Regimento Interno, indica a seguinte medida de interesse público, a ser encaminhada ao Chefe do Poder Executivo Municipal para que dentro das possibilidades sejam tomadas as seguintes providências:_x000D_
 _x000D_
 Solicito o Executivo e ao Secretário de Obras, que seja feita a manutenção das ruas no Distrito do Guaporé._x000D_
 _x000D_
 _x000D_
 _x000D_
 Tal medida se faz necessária, pois as ruas que ainda não contam com o asfalto sofrem com os grandes volumes de buraco nas ruas, dificultando imensamente o tráfego de veículos no local e potencializando o risco de acidentes a todos os usuários que transitam por ali. Importante ressaltar que se tratam de vias de grande movimento, com tráfego de ônibus, caminhões e carros, e que trânsito tem se tornado perigoso por conta do solo danificado.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Solicito o Executivo e juntamente com a secretaria de Agricultura, que sejam_x000D_
 disponibilizados os trabalhos do programa porteira a dentro, para atender os chacareiros _x000D_
 e sitiantes no Distrito do Guaporé e também os Assentamentos Gleba Canário, Estrela e _x000D_
 Pai Herói que se enquadram nos programa.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_29.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Obras, que seja providenciado braços com _x000D_
 luminárias pares atender a Av 116 na rua do Boi.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_32.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo a possibilidade de que seja feito o _x000D_
 cascalhamento dos morros da Kapa 46 sentido o Jair piloto.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_35.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_35.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja providenciado câmeras de _x000D_
 monitoramento no pátio da Secretaria Municipal de Obras e Serviços Públicos –_x000D_
 SEMOSP de Chupinguaia-RO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_37.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_37.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo juntamente com a Secretaria de Obras para que _x000D_
 seja feito a recuperação da ponte ou seja feito outra ponte no rio conheido como _x000D_
 corgão na linha 135 no assentamento Maranatá, com caracter de urgência.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_38.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_38.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo juntamentecoma Secretaria de Obras a _x000D_
 possibilidade de fazer o levantamento da estrada enfrente a fazenda _x000D_
 chupinguaia(fazenda dona Cleuza).</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_39.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo que veja a possibilidade de fazer uma _x000D_
 limpeza nas ruas no Distrito do Corgão,</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_40.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo que veja a possibilidade de fazer o _x000D_
 patrolamento da placa da onça, linha 90 e Distrito do Corgão.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_41.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja feito a instalação de Exaustores _x000D_
 Ventilador Industrial e um Bebedouro no Ginásio Municipal Poliesportivo Eduardo _x000D_
 Valverde - Valverdão em Chupinguaia-RO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_42.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_42.pdf</t>
   </si>
   <si>
     <t>olicito que dentro das possibilidades seja feito a instalação de aparelhos de Ar_x0002_Condicionado na área de recepção do Centro de Referência de Assistência _x000D_
 Social – CRAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_30.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_30.pdf</t>
   </si>
   <si>
     <t>- Solicito ao executivo juntamente com a Secretaria de Agricultura para _x000D_
 que possa atender os Assentamentos: Maranatá, Maranatá II, Zé Bentão,_x000D_
 Alberico de Carvalho e Alzira com o programa Porteira Adentro com caráter de_x000D_
 urgência .</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_43_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_43_1.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feito a instalação de uma Caixa de _x000D_
 água na área externa do Centro de Referência de Assistência Social – CRAS para resolver _x000D_
 problemas de falta de água e entrada de ar no encanamento.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_44.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_44.pdf</t>
   </si>
   <si>
     <t>- Indica-se ao Executivo para que dentro das possibilidades possa se realizar o _x000D_
 patrolamento das ruas no Município de Chupinguaia</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_45.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo que veja a possibilidade de fazer uma _x000D_
 limpeza no cemitério.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_46.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo juntamente com a Secretaria de Obras o cascalhamento _x000D_
 e patrolamento da Rua Ovídio Miranda de Brito no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_47.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de saúde, que seja providenciada com urgência a _x000D_
 contratação de um médico Pediatra.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_48.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeita e ao Secretário de obras, que seja providenciada com urgência a troca _x000D_
 dos bancos de madeira por bancos de concreto e substituição dos bancos de concretos _x000D_
 danificados das praças dos Distritos e sede do Município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_49.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo a possibilidade de que seja feito o _x000D_
 patrolamento junto a limpeza das ruas no Distrito de Boa Esperança.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_50.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo junto a secretaria competente, disponibilizar um técnico em_x000D_
 refrigeração e climatização, para a instalação do ar condicionado do ponto de atendimento à_x000D_
 saúde, localizado no Distrito do Corgão.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_51.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo junto a secretaria competente, disponibilizar uma equipe para_x000D_
 realizar pelo menos uma vez por mês a limpeza geral das ruas, terrenos baldios e poda das_x000D_
 árvores, do Distrito do Corgão.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_52.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo junto a secretaria competente, realizar uma perfuração de um novo_x000D_
 poço artesiano, no Distrito do "Corgão".</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_53.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indica-se ao secretario de Obras para que possa fazer um trabalho de _x000D_
 levantamento da estrada, sobre o bueiro da avenida 25.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_54.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_54.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feito uma Quadra de Areia no distrito _x000D_
 Corgão do Município de Chupinguaia-RO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_55.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_55.pdf</t>
   </si>
   <si>
     <t>ndica-se a Secretaria de Obras (SEMOSP) que dentro das possibilidades _x000D_
 seja feito o cascalhamento e patrolamento da Rua Olavo Pires</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_56.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indica-se a Secretaria de Obras que possa fazer um aterro nos fundos do _x000D_
 terreno do barracão da Associação da APAE, onde foi construído a pista de trilha _x000D_
 de motos.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_57.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja providenciada com urgência a aquisição de 06 (seis) lixeiras com capacidade de 15(quinze) litros e 08 (oito) lixeiras com capacidade de 50 (cinquenta) litros para UBS Salete Cordeiro Distrito do Guaporé</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_58.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja providenciada com urgência a implantação de uma cobertura para proteção do gerador na UBS Salete Cordeiro Distrito do Guaporé.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_59.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja feita aquisição de uma lavadora de alta pressão para UBS Salete Cordeiro Distrito do Guaporé.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_60.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo a possibilidade de realizar o cascalhamento e patrolamento dos seguintes locais com caráter de urgência. Afim de abordar essas preocupações e melhorar a qualidade da infraestrutura viária em nossa comunidade: _x000D_
 ._x000D_
 •	Kapa 42 sentido Distrito de Novo Plano;_x000D_
 •	Kapa 50 travessão com a fazenda do senhor Ruberlei Leite de Souza;_x000D_
 •	Kapa 48 sentidos fazenda Breda.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_56.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_56.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_57.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja providenciada com urgência a _x000D_
 aquisição de 06 (seis) lixeiras com capacidade de 15(quinze) litros e 08 (oito) lixeiras _x000D_
 com capacidade de 50 (cinquenta) litros para UBS Salete Cordeiro Distrito do Guaporé.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>ara que dentro das possibilidades sejam tomadas as seguintes providências: _x000D_
 Solicito ao Executivo e ao Secretário de Saúde, que seja providenciada com urgência a _x000D_
 implantação de uma cobertura para proteção do gerador na UBS Salete Cordeiro Distrito _x000D_
 do Guaporé.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_59.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao Secretário de Saúde, que seja feita aquisição de uma lavadora _x000D_
 de alta pressão para UBS Salete Cordeiro Distrito do Guaporé.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_60.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo a possibilidade de realizar o cascalhamento e _x000D_
 patrolamento dos seguintes locais com caráter de urgência. Afim de abordar _x000D_
 essas preocupações e melhorar a qualidade da infraestrutura viária em nossa _x000D_
 comunidade: _x000D_
 . _x000D_
  Kapa 42 sentido Distrito de Novo Plano; _x000D_
  Kapa 50 travessão com a fazenda do senhor Ruberlei Leite de Souza; _x000D_
  Kapa 48 sentidos fazenda Breda.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_61.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, dentro das possibilidades, seja feita a extensão da rede de água de 1800 metros na rua Tancredo Neves lateral com a BR 364 ligando o Setor chacareiro. E uma extensão de 200 metros para atender as ruas Projetadas no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Solicito  ao Poder Executivo a possibilidade de providenciar   a regularização dos documentos referentes ao terreno onde se encontra a Escola Jacob Arnaldo Pereira, Barracão Comunitário e Campo localizado no Distrito de Nova Andradina. Conforme as últimas análises realizadas, identificamos a necessidade de atualização e regularização dos registros relacionados aos referidos terrenos, a fim de garantir sua posse legal e viabilizar futuras ações e investimentos para o benefício da comunidade escolar.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_63.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_63.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feito a ampliação de redes de baixa _x000D_
 tensão na Rua Hélio Viana, enfrente a Associação Carro de Boi até a quadra da Escola _x000D_
 Francisca Martendal, com instalação de luminárias da iluminação pública. Solicitando _x000D_
 também instalação de luminárias na extensão da Avenida Tancredo Neves sentido as _x000D_
 chácaras do Rio do Ouro no distrito de Boa Esperança no Município de Chupinguaia-RO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_64.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_64.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja feito estudo do impacto financeiro _x000D_
 para igualar o teto salarial de enfermagem pelo maior valor pago no Município de _x000D_
 Chupinguaia-RO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_66.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_66.pdf</t>
   </si>
   <si>
     <t>- Solicito que dentro das possibilidades seja providenciado o aumento do valor _x000D_
 das diárias de deslocamento das enfermeiras, técnicas de enfermagem e do motorista do _x000D_
 transporte da saúde.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_67.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que veja a possibilidade de fazer uma recuperação de um_x000D_
 bueiro no travessão do Rui na Kapa 72.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_67.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_67.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_68.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que veja a possibilidade de_x000D_
 alterar a alínea (a) do artigo 7° da Lei Municipal 2396 de 21 de_x000D_
 Dezembro de 2020, que institui o programa de serviços de_x000D_
 transporte escolar para os alunos da rede municipal e estadual e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_70.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Tal indicação é de extrema importância, pois além dos alunos os times feminino e masculino utilizam_x000D_
 a quadra para os treinos, pois o piso se encontra com várias rachaduras podendo causar lesões nos atletas e_x000D_
 a falta de iluminação vem prejudicando os jogos e treinos noturnos.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_70.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feito a reforma no piso da quadra da escola Valter José Zanela e iluminação._x000D_
 Tal indicação é de extrema importância, pois além dos alunos os times feminino e masculino utilizam_x000D_
 a quadra para os treinos, pois o piso se encontra com várias rachaduras podendo causar lesões nos atletas e_x000D_
 a falta de iluminação vem prejudicando os jogos e treinos noturnos.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_71.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que aumente 1 (um) dia de coleta de lixo na sede do Município._x000D_
 _x000D_
 Tal indicação é de extrema importância, pois a coleta está sendo feita apenas um dia na semana, as lixeiras não comportam o volume de resíduos acumulados por uma semana, os mesmos caem no chão ou são jogados pelos animais que reviram e se instalam no local, apresentando um aspecto de desleixo além do odor nada agradável nas ruas do Município.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_72.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja uma faixa de pedestre e placas de sinalização em frente a Escola Valter José_x000D_
 Zanella Distrito do Guaporé._x000D_
 Tal indicação é de extrema importância, pois a medida visa dar mais segurança aos estudantes na_x000D_
 entrada e saída da escola e ao mesmo tempo contribui com a educação no trânsito, já que o fluxo naquela_x000D_
 estrada é muito grande por ser a única que liga sede e demais distritos á BR 364.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_70.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_70.pdf</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feita a compra do material permanente para escola Valter José Zanella destinado com a Emenda Impositiva 06/2023.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_75.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, que dentro das possibilidades seja instalados bancos de cimento na praça de Novo Plano.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_76.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a possibilidade de contratar 01(um) professor de educação física para escola Cleberson Dias do Distrito do Novo Plano.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_77.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feito com urgência uma ponte na linha 82,5 na Alba no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/648/78.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/648/78.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo e ao secretário de saúde, com urgência a aquisição de uma escada móvel de degraus para a Van que transporta os pacientes da Sede e Distritos do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_79.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que veja a possibilidade de estar cobrando aos proprietários_x000D_
 dos terrenos baldios que façam uma limpeza no mesmo._x000D_
 _x000D_
 Tal pedido se faz necessário pois esses terrenos sujos trazem proliferação de insetos em_x000D_
 outras propriedades. Esses terrenos têm acumulado lixo, entulho e materiais orgânicos em_x000D_
 decomposição, o que tem gerado proliferação de insetos e animais peçonhentos, além de mau_x000D_
 cheiro, oferecendo riscos à saúde pública e à segurança dos moradores locais. Ressalto que a_x000D_
 situação se agrava ainda mais no período de chuvas, aumentando o risco de doenças como a_x000D_
 dengue._x000D_
 Diante disso, solicito com urgência a limpeza e manutenção desses terrenos, para garantir_x000D_
 um ambiente mais saudável e seguro para todos os moradores da região.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_80.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Saúde que seja disponibilizado atendimento Odontológico na UBS Salete Cordeiro_x000D_
 no Distrito do Guaporé._x000D_
 _x000D_
 Esta solicitação é de grande importância, pois o atendimento odontológico irá contribuir e muito para a_x000D_
 população que geralmente necessita de tratamento dentário, mas não tem condições, pois na rede_x000D_
 particular os tratamentos são muito caros, e as cidades vizinhas são longe havendo ainda mais dificuldade_x000D_
 para locomover-se, já que muitos não têm veículo próprio tendo gastos com taxi ou ônibus. Sendo assim_x000D_
 ajudaria muito proporcionando ao Distrito uma melhoria na qualidade de vida.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_81.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a possibilidade de que sejam instalados braços com luminárias no Distrito _x000D_
 de Boa Esperança, nos locais que ainda se encontram sem a iluminação necessária._x000D_
 _x000D_
  Ressaltamos a importância dessa iluminação para que haja mais segurança a população local, _x000D_
 assim como também priorizando o direito do cidadão.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_82.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que veja a possibilidade para recolher os lixos do Distrito do_x000D_
 Corgão. Tal pedido se faz necessário para deixar o Distrito limpo sem acúmulos de lixos.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_83.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que veja a possibilidade de realizar uma recuperação no_x000D_
 Travessão do Rui pois se encontra com erosões._x000D_
 Tal pedido se faz necessário pois as estradas que se encontra com erosões onde dificulta o_x000D_
 tráfego e pode causar acidentes.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_84.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja providenciado o patrolamento e o _x000D_
 cascalhamento da Kapa 64 (sessenta e quatro) da Linha 85 (oitenta e cinco), sentido o Rio _x000D_
 Azul.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_85.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja feita com urgência a limpeza do pátio da caixa dágua da rua Altino Manoel de_x000D_
 oliveira em frente a Energisa.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_86.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo juntamente com a Secretaria de Obras para que dentro das possibilidades possa abrir estradas que dá acesso aos chacareiros que residem próximo a Associação Vida Nova no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_87.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo juntamente com a Secretaria de Obras para que dentro das possibilidades possa cortar o morro na estrada da Linha 75 no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_88.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_88.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com amparo no Regimento Interno, indica a seguinte _x000D_
 medida de interesse público, a ser encaminhada ao Chefe do Poder Executivo Municipal para _x000D_
 que dentro das possibilidades sejam tomadas as seguintes providências: _x000D_
 Indica-se ao Poder Executivo por intermédio da Secretaria Municipal de Administração _x000D_
 que sejam instaladas novas luminárias.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/686/89_eder_indicacao.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/686/89_eder_indicacao.pdf</t>
   </si>
   <si>
     <t>Ressaltamos a importância desse pedido pois a falta desse encamizamento está trazendo _x000D_
 diversos problemas a comunidade, visto que á necessidade de que seja tomada as devidas providencias, _x000D_
 pois, a água está chegando as residências barrentas e impróprias para o uso doméstico.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_90.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Considerando as altas temperaturas que atingem nosso Estado e, consequentemente, o nosso _x000D_
 Município, verifica-se a necessidade da instalação dos equipamentos de ar condicionado nos _x000D_
 ônibus escolares, para amenizar as altas temperaturas e proporcionar melhores condições no _x000D_
 transporte dos alunos.  _x000D_
 Considerando ainda, que em razão do desconforto causado pelo intenso calor no interior dos _x000D_
 veículos, os alunos ficam mais agitados, podendo ocasionar desta forma algum tipo de _x000D_
 acidente, neste sentido é de extrema importância a colocação dos equipamentos.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que dentro das possibilidades possa solicitar que a unidade Mista_x000D_
  Municipal José Ivaldo de Souza, seja assistida 24h, sendo dividida em três turnos matutino,_x000D_
  vespertino e noturno, também pelos funcionários lotados em serviços gerais (limpeza)._x000D_
 _x000D_
 Tal pedido é de extrema importância, pois caso ocorra a necessidade de limpeza de_x000D_
  emergência, tenha funcionários capacitados e disponíveis, logo que a limpeza hospitalar é uma_x000D_
  ação importante para diminuir os riscos de contaminação e no combate à proliferação de micro_x000D_
 organismos, que causam diversos tipos de doença._x000D_
  Contando com o apoio dos nobres pares e atendimento por parte dos órgãos responsáveis,_x000D_
  antecipo meus agradecimentos._x000D_
  Atenciosamente,</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_92.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Tal pedido  justifica-se devido as condições precárias em que se encontra a estrutura da _x000D_
 escola, bem como a necessidade de construção de 02 salas de aula para melhor atender _x000D_
 nossas crianças. Em visita naquela localidade, recebemos muitas reclamações de pais, _x000D_
 professores e alunos, no qual entendemos que para um melhor aprendizado, _x000D_
 desenvolvimento pedagógico e incentivo ao ensino, é extremamente necessário para que _x000D_
 possamos:  _x000D_
  Criar um ambiente mais seguro e confortável;  _x000D_
  Promover o bem-estar dos alunos, professores e funcionários;  _x000D_
  Facilitar o aprendizado, a socialização e a formação cultural; _x000D_
  Elevar o prestígio da comunidade em que a escola está inserida; e _x000D_
  Para que tenhamos um ambiente agradável e seguro para todos.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_93.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Tal pedido faz necessario pois atualmente temos várias secretarias alocadas em _x000D_
 prédios alugados pela cidade, ocorre que a questão não é somente os alugueis, _x000D_
 mas sim o transtorno para nossos munícipes que ficam andando de um lado para _x000D_
 outro para resolverem suas questões com a administração pública. É também _x000D_
 realidade que os setores que estão no Paço Municipal estão se apertando em _x000D_
 salas minúsculas para caberem, o que acarreta em desconforto não só para os _x000D_
 servidores, como também no atendimento ao público.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_94.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades seja providenciado a manutenção com _x000D_
 substituição de lâmpadas queimadas na Praça Municipal da Prefeitura de _x000D_
 Chupinguaia/RO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>Projeto de Lei do Plano Plurianual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_2871_ppa.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_2871_ppa.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o quadriênio 2022/2025 .</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Projeto Lei de Diretrizes Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_2872_ldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_2872_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária anual LOA, para o exercício de 2025.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Projeto Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/688/loa_2877.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/688/loa_2877.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHUPINGUAIA PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2682,68 +2682,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_2.846.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_2.847.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_2848.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_2.849.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_2.850.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_2.851.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_2_852.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_lei_2.854.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_2788.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_2.847.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_2848.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_2.849.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_2.850.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_2.851.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_2853.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_2.854.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_2855.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_2856.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_2857.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_2.858.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_2859.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_2860.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_lei_2861.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_2862.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_2863.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_2864.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_2865.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_2866.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_2867.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_2868.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/666/minuta_de_projeto_de_lei_2869.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei__2870.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_2.873.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_no_2874.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_2875.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_2876.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_2878.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_2879.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_2880.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_2881.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_2882.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_2883.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_2884.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_resolucao_n_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_n_002_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/570/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/643/resolucao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_resolucao_005.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_resolucao_007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_resolucao_009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/690/resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_resolucao_012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/624/lom_023_atualizada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/642/mocao_de_apoia_01_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/678/mocao_3_seu_odom.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_004_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_005_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/649/reqeuerimento_mocao_de_apoio_maria_008.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_012_idenei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_013_idenei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/540/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/543/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indiccao_9.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indiacao_17.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/560/inicacao_19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_43_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/648/78.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/686/89_eder_indicacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_2871_ppa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_2872_ldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/688/loa_2877.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_2.846.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_2.847.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_2848.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_2.849.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_2.850.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_2.851.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_2_852.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_lei_2.854.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_2788.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_2.847.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_2848.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_2.849.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_2.850.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_2.851.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_2853.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/615/projeto_de_lei_2.854.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_2855.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_2856.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_2857.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_2.858.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_2859.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_2860.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_lei_2861.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_2862.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_2863.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_2864.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_2865.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_2866.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_2867.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_2868.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/666/minuta_de_projeto_de_lei_2869.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei__2870.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_2.873.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_no_2874.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_2875.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_2876.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_2878.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_2879.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_2880.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_2881.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_2882.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_2883.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_2884.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_resolucao_n_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_n_002_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/570/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/643/resolucao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_resolucao_005.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_resolucao_007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_resolucao_009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/690/resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_resolucao_012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/624/lom_023_atualizada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/642/mocao_de_apoia_01_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/678/mocao_3_seu_odom.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_004_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_005_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/641/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/649/reqeuerimento_mocao_de_apoio_maria_008.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_012_idenei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_013_idenei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/540/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/543/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indiccao_9.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indiacao_17.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/560/inicacao_19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_43_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/648/78.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/686/89_eder_indicacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_2871_ppa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_2872_ldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2024/688/loa_2877.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>