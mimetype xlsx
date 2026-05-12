--- v1 (2026-02-04)
+++ v2 (2026-05-12)
@@ -10,240 +10,240 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1536" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1576" uniqueCount="728">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/828/prest.contas_2019.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/828/prest.contas_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICÍPAL REFERENTE AO EXERCÍCIO DE 2019 SOBRE A RESPONSABILIDADE DA EX PREFEITA SHEILA FLÁVIA ANSELMO MOSSO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/829/prest.de_contas_2021.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/829/prest.de_contas_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Prestação de Contas do Poder Executivo Municipal referente ao exercício financeiro de 2021, sob a responsabilidade da ex-Prefeita Sheila Flávia Anselmo Mosso."</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/830/prest._de_contas__2022.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/830/prest._de_contas__2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Prestação de Contas do Poder Executivo Municipal referente ao exercício financeiro de 2022, sob a responsabilidade da ex-Prefeita Sheila Flávia Anselmo Mosso."</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/831/prest.contas_2023.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/831/prest.contas_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Prestação de Contas do Poder Executivo Municipal referente ao exercício financeiro de 2023, sob a responsabilidade da ex-Prefeita Sheila Flávia Anselmo Mosso."</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Angelica Peralta</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/880/minuta_de_decreto-027_4_vereadora_angelica.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/880/minuta_de_decreto-027_4_vereadora_angelica.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Chupinguaia ao Pastor Sebastião Valadares Neto e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/881/minuta_de_decreto-028_4_ver_angelica.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/881/minuta_de_decreto-028_4_ver_angelica.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Chupinguaia ao Pastor Carlos Milton Morais e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gardell Vinicius Lima dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/892/decreto_legislativo_026.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/892/decreto_legislativo_026.pdf</t>
   </si>
   <si>
     <t>APROVA SEGUINDO O PARECER DO TRIBUNAL DE CONTAS AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CHUPINGUAIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_2914.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_2914.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER PARTE DA CARGA HORÁRIA DE SERVIDORES DE PSICOLOGIA E FONOAUDIOLOGIA DA SEMUSA PARA APAE- ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS E DÁ OUTRA PROVIDENCIAS</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/864/projeto_de_lei_loa.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/864/projeto_de_lei_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHUPINGUAIA PARA O EXERCÍCIO FINANCEIRO DE 2026. PLO 2.945/2025</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/865/projeto_de_lei_2.946.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/865/projeto_de_lei_2.946.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de$1.987.439,63. PLO 2.946/2025</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_2.947_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_2.947_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro para Eventos Esportivos no Município de Chupinguaia/RO e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 5.963.686,14</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI Nº 456 DE 7 DE NOVEMBRO DE 2005 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>ALTERA O ART 1º DA LEI Nº 383 DE 21 DE SETEMBRO DE 2004_x000D_
  QUE AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL PARA A_x000D_
  POLICIA MILITAR DO ESTADO DE RONDÔNIA, E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS</t>
   </si>
@@ -298,984 +298,984 @@
   <si>
     <t>780</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 66.782,26</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial no valor de R$100.000,00</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_2.896.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_2.896.docx</t>
   </si>
   <si>
     <t>Altera os anexos I, II, II e IV da Lei 1.809 de 10 de maio de 2016, atualizando os valores das diárias pagas aos servidores municipais e dá outras providencias.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei_2.897.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei_2.897.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 500.274,51</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial R$ 776.060,46</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>“Fica revogada a Lei Municipal nº 2.697, de 04 de Fevereiro de 2025”.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>“AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL, DOS RECURSOS RECEBIDOS POR EMENDA PARLAMENTAR, A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS, E DA OUTRAS PROVIDENCIAS.”.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_2901.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_2901.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial no valor de R$ 468.533,14</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$1.525.718,34</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_2.903.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_2.903.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial no valor de R$27.716,00,00</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_-_amigo_voluntario_com_emenda.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_-_amigo_voluntario_com_emenda.docx</t>
   </si>
   <si>
     <t>“Cria o voluntariado ao serviço público do Município de Chupinguaia/RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/713/projeto-2.906_pdf.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/713/projeto-2.906_pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE VEÍCULO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE DE CHUPINGUAIA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>Regulamenta o credenciamento mediante chamamento públicode empresas especializadas em prestação de serviços médicos no ambito das unidades de atenção  básica, hospital municipal e demais unidades de saúde do municipio de chupinguaia e dá outras providencias.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_2.908.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_2.908.pdf</t>
   </si>
   <si>
     <t>Fica alterada a Lei Municipal 303/2003,Lei Complemetar 02/2005 e Lei Municipal   456/2005 e  dá outras providencias.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_2909.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_2909.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 280.942,75</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_2910.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_2910.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A LEI MUNICIPAL Nº 1458/2013 E DA OUTRASPROVIDENCIAS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>PL 2.911 “AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL, DOS RECURSOS RECEBIDOS POR EMENDA PARLAMENTAR, A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS, E DA OUTRAS PROVIDENCIAS.”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_2912.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_2912.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atenção e Orientação às Mães Atípicas "Cuidando de Quem Cuida", no âmbito do Município de Chupinguaia, e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_2913.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_2913.pdf</t>
   </si>
   <si>
     <t>“Institui Programa _x000D_
 Municipal de Aquisição de Alimentos da Agricultura Familiar de _x000D_
 Chupinguaia-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_2915.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_2915.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO ONEROSA,SERVIÇOS DE HORA MÁQUINA  E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_2916.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_2916.pdf</t>
   </si>
   <si>
     <t>ALTERA A DESCRIÇÃO DO CARGO DE PSICOPEDAGOGO CONSTANTE NO ANEXO IX DA LEI MUNICIPAL Nº 457 DE 07 DE NOVEMBRO DE 2005, QUE INSTITUI A CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE CHUPINGUAIA, FIXA SEUS CARGOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_2917.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_2917.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 234.333,08</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_2918.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_2918.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$380.034,31</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_2918.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_2918.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_2920.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_2920.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER PREMIAÇÃO EM DINHEIRO PARA OS EVENTOS ESPORTIVOS E CULTURAIS NO MUNICIPIO DE CHUPINGUAIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>Wesley Wanderley da Costa Gonçalves</t>
   </si>
   <si>
     <t>"Abre no orçamento vigente crédito especial no valor de R$ 952.964,85."</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_2.922_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_2.922_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL Á ASSOCIAÇÃO ASSISTENCIAL A SAÚDE SÃO DANIEL COMBONI-ASSDACO, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_2.923_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_2.923_1.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO EM BENS E DINHEIRO PARA O PROJETO DE LEITURA E ESCRITA NAS ESCOLAS MUNICIPAIS NO MUNICIPIO DE CHUPINGUAIA/RO, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_2.924.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_2.924.pdf</t>
   </si>
   <si>
     <t>"ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$1.676.317,74".</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/816/projeto__de_lei_2.925.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/816/projeto__de_lei_2.925.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA MUNICIPAL DE AGRICULTOR FELIZ E ALTERA A LEI MUNICIPAL N°2135 DE 14 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>"ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 462.000,00."</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_2.927.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_2.927.pdf</t>
   </si>
   <si>
     <t>"ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 426.685,50."</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_2928.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_2928.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 86.567,13.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei__2.929.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei__2.929.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social ao lar dos idosos Maria Tereza da Lamarta."</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_2.930.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_2.930.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2° DA LEI MUNICIPAL N° 2.727 DE 17 DE JULHO DE 2025.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_2.931.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_2.931.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_2.932.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_2.932.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO BENEFICENTE SÃO CAMILO.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/824/plano_plurianual_2026-2029-1_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/824/plano_plurianual_2026-2029-1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026/2029.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/825/oficio_ldo.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/825/oficio_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA ANUAL LOA PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/826/2935.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/826/2935.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS DO FUNDO MUNICÍPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E ABERTURA DE CRÉDITOS ADICIONAIS PARA A UNIDADE ORÇAMENTÁRIA GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/827/projeto_de_lei_2.936.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/827/projeto_de_lei_2.936.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 82.000,00.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/842/projeto_de_lei_2.937.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/842/projeto_de_lei_2.937.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O ARTIGO 150 DA LEI MUNICIPAL N° 845/2009.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_de_lei_assinado_jana..pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_de_lei_assinado_jana..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE ESTIMULO A REGULARIZAÇÃO FISCAL DE CONTRIBUINTES DO MUNICÍPIO DE CHUPINGUAIA - REFIS MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_2.939.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_2.939.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OS PROCEDIMENTOS DE LICENCIAMENTO AMBIENTAL, PARA A EMISSÃO DE LICENÇAS, CERTIDÕES E AUTORIZAÇÕES AMBIENTAIS, A SEREM REALIZADAS PELA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, DO MUNICÍPIO DE CHUPINGUAIA”, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_2940.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_2940.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Projeto de Identidade Visual das Vias Urbanas, que dispõe sobre a padronização e instalação de placas de logradouros públicos em conformidade com as normas técnicas, e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_2.941.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_2.941.pdf</t>
   </si>
   <si>
     <t>“Institui o Conselho Municipal de Meio Ambiente - CMMA e o Fundo Municipal Ambiental - FMA e dá Outras Providências”.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_lei_2.942.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_lei_2.942.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_assinado_jana..pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_assinado_jana..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO 	GERAL 	ANUAL 	DA 	TABELA 	DE 	VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS MUNICIPAIS EM SIMETRIA AO ARTIGO 37, INCISO X DA CONSTITUIÇÃO FEDERAL, DA REVISÃO ANUAL DOS VENCIMENTOS DO CARGO ELETIVO DE CONSELHEIRO TUTELAR”.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_026.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_026.pdf</t>
   </si>
   <si>
     <t>" Altera o anexo III da lei nª 456/2005.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_2.946.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_2.946.pdf</t>
   </si>
   <si>
     <t>"ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 1.987.439,63".</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_2.947.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_2.947.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro para Eventos Esportivos no Município de Chupinguaia/RO e dá outras Providências".</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_loa.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_loa.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHUPINGUAIA PARA O EXERCÍCIO FINANCEIRO DE 2026".</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>Gardell Vinicius Lima dos Santos, Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei__2.948.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei__2.948.pdf</t>
   </si>
   <si>
     <t>Revoga o Art. 108 da Lei Municipal n. 2.614, de 23 de fevereiro de 2023, que dispõe sobre a Política Municipal da Criança e do Adolescente, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_2.949.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_2.949.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A LEI MUNICIPAL Nº2.614/2023.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_2.950.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_2.950.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$150.101,74</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/870/minuta_de_projeto_de_lei-152.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/870/minuta_de_projeto_de_lei-152.pdf</t>
   </si>
   <si>
     <t>"ABRE NO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 152.144,56 (CENTO E CINQUENTA E DOIS MIL CENTO E QUARENTA E QUATRO REAIS CINQUENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/879/minuta_de_projeto_de_lei-734_pl_2.952.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/879/minuta_de_projeto_de_lei-734_pl_2.952.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 734.123,08 (setecentos e trinta e quatro mil, cento e vinte e três reais e oito centavos).</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_lei_2.953.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_lei_2.953.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 2.001.923,10 (dois milhões, um mil, novecentos e vinte e três reais e dez centavos)</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_2954.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_2954.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$460.692,19.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/883/memo_suplementacao_34_pl_2956.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/883/memo_suplementacao_34_pl_2956.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_2.957.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_2.957.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI 456/2005</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>“Abre no orçamento vigente crédito especial no valor R$398.769,61”</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N°1.581/2014 QUE ESTABELECE NORMAS PARA PARCELAMENTO DE DÉBITOS TRIBUTÁRIOS MUNICIPAIS.”</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_2.960.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_2.960.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA VIGENCIA DO _x000D_
 PROGRAMA DE ESTIMULO A REGULARIZAÇÃO FISCAL DE CONTRIBUINTES DO MUNICÍPIO DE CHUPINGUAIA - REFIS MUNICIPAL.”</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
     <t>Altera o anexo II e IV da Lei 2.162/2018, altera o art. 1° e anexos I, II e III da Lei 2.163/2018, alterada pelas Leis 2.314/2019 e Lei 2.612/2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/799/projeto__2.904.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/799/projeto__2.904.pdf</t>
   </si>
   <si>
     <t>Cria o voluntáriado ao serviço público do Municipio de Chupinguaia/RO e dá outras providencias.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Maria do Guaporé</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_resolucao_no_005.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_resolucao_no_005.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA_x000D_
                                                                                         ESPECIAL DA MULHER DA CÂMARA MUNICIPAL DE_x000D_
                                                                                         CHUPINGUAIA/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_resolucao_no_007.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_resolucao_no_007.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A FILIAÇÃO DA CÂMARA DE VEREADORES DE CHUPINGUAIA – RO À UNIÃO DE CÂMARAS E VEREADORES DE RONDÔNIA – UCAVER”.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de__resolucao_n_08.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de__resolucao_n_08.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL À ASSOCIAÇÃO BRASILEIRA DE CAMARAS MUNICIPAIS”.ABRACAM.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_resolucao_009.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_resolucao_009.pdf</t>
   </si>
   <si>
     <t>" Abre no orçamento vigente crédito adicional por anulação de dotação no valor de 5.000,00</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/841/projeto_de_resolucao_010.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/841/projeto_de_resolucao_010.docx</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 17.332,60.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_11.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_11.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 27.450,34.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/875/resolucao-012.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/875/resolucao-012.pdf</t>
   </si>
   <si>
     <t>"Abre no orçamento vigente crédito adicional por anulação de dotação no valor de R$ 42.000,00 (quarenta e dois reais)."</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/889/resolucao_013_c_.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/889/resolucao_013_c_.pdf</t>
   </si>
   <si>
     <t>“Abre no orçamento vigente crédito adicional por anulação de dotação no valor de R$24.866,08.”</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/860/proposta_de_emenda_a_lei_organica_v01.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/860/proposta_de_emenda_a_lei_organica_v01.docx</t>
   </si>
   <si>
     <t>Acrescenta os §§ 4º, 5º, 6º, 7º, 8º e 9º ao artigo 28 e o artigo 109-A às Disposições Finais da Lei Orgânica do Município de Chupinguaia.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor Pedro Miguel de Andrade e às Senhoras Antonia de Maria Araújo de Mello, Jeanete Gonçalves de Oliveira, Lucélia de Oliveira Eloi, Maria da Penha Alves de Lima Rescarolli, Maria de Fátima Garcia e Maria das Graças, professores do município de Chupinguaia.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_001.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher na Câmara Municipal de Chupinguaia/RO e dá outras providencias.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>- Solicito ao setor responsável a necessidade de proceder com a rede baixa de tensão para iluminação pública na rua 07 de Setembro, onde tem pequeno comercio como a Barraca Familiar, o Lavador sertanejo (ao lado da prefeitura), no Município de Chupinguaia.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>Ederson Luiz Fassicolo</t>
   </si>
   <si>
     <t>SOLICITO QUE O PODER EXECUTIVO A POSSIBIIADE DE PERFURAR UM POÇO ARTESIANO NO DISTRITO  DO CORGAO, POIS QUE TEM NA COMUNIDADE ESTA EM PESSIMO USO, NAO TENDO UMA BOA QUALIDADE PARA CONSUMO, SENDO OS MORADORES DA COMUNIDADE SE DESLOCAM A MAIS DE 1 KM PARA BUSAR AGUA PTAVEL.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_61_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_61_gardell.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO DA ESTRADA DA AVENIDA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_04_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_04_maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE OBRAS PARA QUE DENTRO DAS POSSIBILIDADES POSSA CORTAR O MORRO NA ESTRADA DA LINHA 75 E SEJA FEITA A SAIDA D' AGUA POIS AS FORTES CHUVAS ESTAO DANIFICANDO A ESTRADA NO DISTRITO DO GUAPORE.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE OBRAS PARA QUE DENTRO DAS POSSIBILIDADES  A NECESSIDADE URGENTE DE DESAGUADOR NA ESTRADA DA FAZENDA RIACHO DOCE NO DISTRITO DO GUAPORE.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>Denilson Ramos da Cruz</t>
   </si>
   <si>
     <t>INDICA-SE AO PODER EXECUTIVO QUE DENTRO DAS POSSIBILIDADES POSSA REALIZAR O CASCALHAMENTO DO FINAL DA RUA EDISON ALEXANDRE VIEIRA ,TAMBEM COM A AVENIDA ALTINO MANOEL DE OLIVEIRA ESQUINA COM A RUA OVIDIO IRANDA DE BRITO POIA A MESMA ENCONTRA-SE COM EROSOES POR CAUSA DA CHUVAS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>SOLICITO-SE QUE DENTRO DAS POSSIBILIDADES ORÇAMENTARIA E OPERACIONAES, QUE SEJA REALZADA A MANTENÇAO OU TROCAS DOS APARELHOS DE AR-CONDICIONADO DA CHECHE MNICIPAL CMEI JOVELINA BATISTA DE OLIVEIRA ,LOCALIZADA NA AVENIDA 15 DE NOVEMBRO.NO MUNICIPIO DE CHUPINGUAIA /RO.</t>
   </si>
@@ -1414,63 +1414,63 @@
   <si>
     <t>765</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo juntamente com a Secretaria de Educação, para a instalação de um depósito de lixo na Escola Valter José Zanella no Distrito do Guaporé, visando garantir a melhoria da imagem da instituição e da qualidade de vida da comunidade.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>indica-se ao executivo que dentro das possibilidades possa realizar o pratolamento e cascalhamento da linha 105, capa 50 e 52, do Distrito de Novo Plano neste municipio.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_35_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_35_gardell.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja feita a substituição da iluminação da praça principal do Município</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_36_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_36_gardell.pdf</t>
   </si>
   <si>
     <t>Solicito a revitalização da Praça do Bairro Cidade Alta</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>SOLICITO A ISTALAÇAO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DO CENTRO RECREATIVO JAMILE LOURDES FASSICOLO DE BOA ESPERANÇA . VISANDO PROPOECIONAR MAIS QUALILIDADE DE VIDA E INCENTIVO A PRATICA DE ATIVIDADES FISICA E BEM ESTAR PARA A COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Solicito ao Executivo a possibilidade de realizar o patrolamento e cascalhamento nos Distritos de Boa Esperança, Nova Andradina e Corgão</t>
   </si>
   <si>
     <t>744</t>
   </si>
@@ -1525,730 +1525,790 @@
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo juntamente aos órgãos competentes a instalação de iluminação pública na Av Primavera enfrente a Oli Motos  a Academia Fizioforma</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indico nos termos ao senhor prefeito municipal, que sejam tomadas as providencias para a contrataçao ou disponibilizaçao de um proficional engenheiro agromo para atuar na secretaria municipal de agricutura.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Fernando Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_49_fernando.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_49_fernando.pdf</t>
   </si>
   <si>
     <t>Indica-se ao poder executivo por intermedio da secretaria municipal de obras que seja realizado comurgencia uma operaçao tampa buracos no municipio de chupinguaia-ro.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/731/ndicacao_58_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/731/ndicacao_58_maria.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE OBRAS, PARA QUE SEJA FEITO COM URGENCIA UM DESAGUADOR E PATROLAMENTO NA KAPA 80 LINHA 90 ONDE ATENDE OS MINEIROS E OUTROS MORADORES DO DISTRITO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/732/60_eder.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/732/60_eder.pdf</t>
   </si>
   <si>
     <t>INDICA-SE AO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE POR ,MEIO DA SECRETARIA MUNICIPAL DE SAUDE O ENVIO DE UMA EQUIPE DE COLETAS DESANGUE AO MENOS UMA VEZ POR MES PARA REALIZAÇÃO DE EXAMES LABORATORIAIS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_60__branco_1.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_60__branco_1.docx</t>
   </si>
   <si>
     <t>indica-se ao poder executivo que viabilize, por meio da secretaria municipal de saude o envio de uma equipe de coleta de sangue ao menos uma vez por mes, para realizaçoes de exames laboratoriaes.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_61_gardell_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_61_gardell_1.pdf</t>
   </si>
   <si>
     <t>solicito manutençao asfaltica na avenida 15 de novembro.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/734/62_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/734/62_gardell.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO DA ESTRADA NA LINHA 95 GLEBA CANARIO.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/735/63_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/735/63_gardell.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA E MANUTENÇAO DA ILUMINAÇAO DE TODO PERIMETRO URBANO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/736/64_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/736/64_denilson.pdf</t>
   </si>
   <si>
     <t>indica-se que possa realizar o cascalhamento do bairro jardim Acacia, as ruas 23 e 27 do bairro cidade alta e tambem o setor vale verde, neste municipio.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_65_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_65_denilson.pdf</t>
   </si>
   <si>
     <t>indica-se ao executivo que seja realizada a notificaçao dos propietarios de terrenos baldios e/ou sujos no perimetro urbano do municipio, visandoa limpeza, manutençao e consevaçao dessas areas.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_66_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_66_denilson.pdf</t>
   </si>
   <si>
     <t>indica-se ao executivo que seja realizada adequaçao na lei municipal nº 2011/2017,que dispoe sobre o parcelamento do solo urbano no municipio, especialmente no que tange a regulamentaçao do setor chacareiro.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/806/70.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/806/70.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão do setor chacareiro Vale Verde no cronograma regular de coleta de lixo.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/807/71.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/807/71.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de iluminação pública no setor chacareiro Vale Verde.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/809/72_idicacao_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/809/72_idicacao_denilson.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que que estude a viabilidade de disponibilizar_x000D_
  um veículo oficial, com motorista, para o transporte de pessoas com_x000D_
  Transtorno do Espectro Autista (TEA), residentes em nosso_x000D_
  município, que necessitam realizar consultas médicas periódicas em_x000D_
  outras cidades.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Valdomiro Custódio da Silva</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo Municipal a necessidade de providenciar a instalação de refletores de iluminação no Cemitério Municipal, bem como a colocação de pontos de energia (tomadas) para auxiliar os trabalhos de limpeza e manutenção do local.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_074_gardell_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_074_gardell_1.pdf</t>
   </si>
   <si>
     <t>solicita a manutenção de rede pública de iluminação nas Avenidas Osvaldo Bertoze, 7 de setembro e Airtom Sena.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_075_ederson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_075_ederson.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de que seja realizada a troca das luminárias do Distrito do Corgão por lâmpadas de LED, em um total aproximado de 15 unidades.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_ver_ederson_076_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_ver_ederson_076_1.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de que seja realizado calçamento no Distrito do Corgão. Nos termos regimentais, indico ao Senhor Prefeito, que seja providenciada ao calçamento em aproximadamente 400 metros no Distrito do Corgão.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_077__denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_077__denilson.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo a realização de limpeza em terrenos pertencentes ao Município de Chupinguaia.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_078_ver_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_078_ver_denilson.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que seja implantado sentido único de circulação de veículos: Na Rua Dezoito, em frente à Escola Municipal Juliana e Aline dos Santos Marcos.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_gardell_079.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_gardell_079.pdf</t>
   </si>
   <si>
     <t>Indica – a Vossa Excelência a necessidade da compra de um terreno da propriedade do Sr, David Servalo, no Distrito de Boa Esperança, Município de Chupinguaia, terreno este que possui poço artesiano com água potável, para atender de forma adequada a população local.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_080_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_080_gardell.pdf</t>
   </si>
   <si>
     <t>Manutenção da rede pública de iluminação nas avenidas, Osvaldo Bertozzi, 7 de setembro e Airton Sena.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao__081_careca.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao__081_careca.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de providenciar a instalação de refletores de iluminação no Cemitério Municipal, bem como a colocação de pontos de energia (tomadas) para auxiliar os trabalhos de limpeza e manutenção do local.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_82_maria_2.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_82_maria_2.pdf</t>
   </si>
   <si>
     <t>solicito ao poder executivo juntamente e orgaos competentes, veno por meio solicitar a troca das iluminarias quebrada e manutençao das demaes, na praça em frente a igreja são cristovão no distrito do guaporé.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_83_maria_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_83_maria_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao secretario de obras, que seja providenciado bueiro inteligentes (cesto coletor de metal com alças) para cada bueiro conforme sua medida no municipio de chupinguaia.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>solicito ao executivo, dentro das possibilidades, seja feita a extenção da rede de água 1800 metros na rua tancredo neves lateral com a BR 364 ligando o setor chacareiro. E uma extençao de 200 metros para atender as ruas projetadas no distrito do guaporé.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_085_fernando_3.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_085_fernando_3.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo Municipal o repasse da linha 105 ao Governo do Estado de Rondônia, para que o DER assuma a manutenção do trecho entre o distrito de novo plano e o local conhecido como pé de galinha.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_087_denilson_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_087_denilson_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo que seja implantado nos termos regimentais, que determine ao setor_x000D_
 competente da Prefeitura a instalação de câmeras de segurança no Parque das Araras, localizado_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_088_maria_2.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_088_maria_2.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades, seja realizada os serviços de limpeza e roçagem e pintura ao longo dos meios-fios no Distrito do Guapore.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_089_maria_4.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_089_maria_4.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que dentro das possibilidades seja instalada 02(duas) lombadas (ONDULAÇÃO TRANSVERSAL TIPO: A. Conforme normas da Resolução 600 de 24 de Maio de 2016 do CONTRAN) sendo uma na Rua Odete Alves próximo a Mercearia Silva e outro na lateral da igreja Assmbléia_x000D_
 na Rua Tancredo Neves no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_090_maria_3.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_090_maria_3.pdf</t>
   </si>
   <si>
     <t>Solicito que dentro das possibilidades, seja realizado construção de uma casa com_x000D_
 cadeado para abrigar e proteger a bomba do poço artesiano, bem como a construção de uma_x000D_
 cerca ao redor da estrutura, do poço em frente à Escola Valter José Zanella no Distrito do_x000D_
 Guaporé.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_91_fernando.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_91_fernando.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo por intermédio da Secretaria Municipal de Obras_x000D_
 que seja realizado a implantação de calçamento no Distrito de Novo Plano no_x000D_
 Município de Chupinguaia,RO</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_92_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_92_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo juntamente com a Secretaria de Educação, que seja providenciada a_x000D_
 aquisição de um Kit de Fanfarra/Banda Escolar, contendo 24 instrumentos de percussão e 4 pratos, todos_x000D_
 acompanhados de suas respectivas baquetas, para atender a Escola Walter José Zanella, no Distrito do_x000D_
 Guaporé.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_93_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_93_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo juntamente por meio da Secretaria de Educação a designação de um_x000D_
 guarda para atuar na Escola Valter José Zanella, no Distrito do Guaporé.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_94_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_94_maria.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo, venho, por meio deste, com fundamento na Lei Municipal nº 1.619, de 22_x000D_
 de dezembro de 2014, solicitar informações referentes ao Imposto Predial e Territorial Urbano (IPTU)._x000D_
 Especificamente, solicito esclarecimentos sobre qual é a zona fiscal considerada como base para o cálculo da_x000D_
 alíquota e do valor venal dos imóveis localizados no território do Distrito do Guaporé.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Rubens dos Santos  Pereira</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_100_rubens_1.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_100_rubens_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a ligação de energia elétrica das luminárias da quadra de futebol _x000D_
 situada no Distrito do Novo Plano, bem como a instalação das traves no referido espaço esportivo.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_101_denilson_2.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_101_denilson_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com amparo no Regimento Interno desta Casa Leis, indica_x000D_
 a seguinte medida de interesse público, a ser encaminhada ao Chefe do Poder Executivo_x000D_
 Municipal, para que dentro das possibilidades sejam tomadas as seguintes providências:_x000D_
 Indica-se ao Executivo Municipal que estude a possibilidade de instituir uma gratificação_x000D_
 aos profissionais vacinadores que atuam na rede pública de saúde do município.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Projeto Lei Orçamentária Anual</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_loa_2945.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_loa_2945.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHUPINGUAIA PARA EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Resolução nº 01 de fevereiro de 2023, Sobre o auxílio alimentação aos servidores da Câmara Municipal de Chupinguaia/RO .”</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Resolução nº 02 de fevereiro de 2023, que dispõe sobre o auxílio transporte dos servidores da Câmara Municipal de Chupinguaia/RO.”</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_resolucao_no_003.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_resolucao_no_003.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I  da Resolução nº 04 de  2017, que dispõe sobre a concessão de diárias aos vereadores e servidores da Câmara Municipal de Chupinguaia/RO e dá outras providencias .”</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_resolucao_no_004.docx</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_resolucao_no_004.docx</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR NO VALOR DE R$150.565,13.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>P.L.O</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_2901.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_2901.pdf</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_2903_j.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_2903_j.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial no valor de R$ 27.716,00,00</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_2.905_pdf.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_2.905_pdf.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor de R$ 1.687.200,73</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/718/projeto___2911.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/718/projeto___2911.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE _x000D_
 SUBVENÇÃO SOCIAL, A APAE ASSOCIAÇÃO DE PAIS E AMIGOS DE _x000D_
 EXCEPCIONAIS, E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/798/projeto_de_lei_2918.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/798/projeto_de_lei_2918.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito especial no valor R$380.034,31</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/805/projeto_lei_2919.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/805/projeto_lei_2919.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$ 651.292,73</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/893/emenda_impositiva-001_denilson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/893/emenda_impositiva-001_denilson.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 98.976,99 PARA SAUDE DESTINADO PARA DESPESA DE CONTRATO DE TERCEIRIZAÇÃO._x000D_
 DISPONIBILIZA 50.000,00 PARA ASSOCIAÇÃO AGRINOVA._x000D_
 DISPONIBILIZA 24.488,49 PARA ASSOCIAÇÃO TERRA ESPERANÇA.	_x000D_
 DISPONIBILIZA 24.488,49 PARA ASSOCIAÇÃO PAI HEROI.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/895/emenda_impositiva-009_ver__fernando.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/895/emenda_impositiva-009_ver__fernando.pdf</t>
   </si>
   <si>
     <t>DISPONOBILIZA 98.976,99 SAÚDE OBRAS E INSTALAÇÕES. 	_x000D_
 DISPONIBILIZA 10.000,00 PARA APAE.	_x000D_
 DISPONIBILIZA 10.000,00 ASSOCIAÇÃO PAI HERÓI. _x000D_
 DISPONIBILIZA 68.976,99 PARA SEMED MATERIAL PERMANENTE. 	_x000D_
 DISPONIBILIZA 10.000,00 PARA A CONSTRUÇÃO DE UM BARRACÃO NA ASSOCIAÇÃO AGRINOVA</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/896/emenda_impositiva-008__ver_ederson.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/896/emenda_impositiva-008__ver_ederson.pdf</t>
   </si>
   <si>
     <t>DISPONOBILIZA 98.976,99 PARA SAÚDE MATERIAL PERMANENTE.	_x000D_
 DISPONIBILIZA 17.900,00 ASSOCIAÇÃO ASPROPO.	_x000D_
 DISPONIBILIZA 57.100,00 ASSOCIAÇÃO ASPRONOVA.	_x000D_
 DISPONIBILIZA 25.000,00 ASSOCIAÇÃO CARRO DE BOI.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_impositiva-007__ver_valdomiro.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_impositiva-007__ver_valdomiro.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 30.000,00 EDUCAÇÃO CUSTEIO AEE.	_x000D_
 DISPONIBILIZA 30.000,00 PARA ASSOCIAÇÃO AGRINOVA. 	_x000D_
 DISPONIBILIZA 10.976,99 PARA ASSOCIAÇÃO PAI HERÓI.	_x000D_
 DISPONIBILIZA 28.000,00 PARA ASSOCIAÇÃO ASPRAVIVA.	_x000D_
 DISPONIBILIZA 44.815,00 PARA CASA DE APOIO.	_x000D_
 DISPONIBILIZA 5.360,00 SAÚDE BUCAL.	_x000D_
 DISPONIBILIZA 12.000,00 PARA UBS ATAIDE JOSÉ DA SILVA.	_x000D_
 DISPONIBILIZA 17.000,00 PARA SEMUSA.	_x000D_
 DISPONIBILIZA 19.801,99 PARA FARMÁCIA BÁSICA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/898/emenda_impositiva-006_ver_vanderci.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/898/emenda_impositiva-006_ver_vanderci.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 98.976,99 PARA SAÚDE - REFORMA.	_x000D_
 DISPONIBILIZA 33.976,33 PARA EDUCAÇÃO CURSOS DE CAPACITAÇÃO.	_x000D_
 DISPONIBILIZA 25.000,00 PARA APAE.	_x000D_
 DISPONIBILIZA 40.000,00 PARA ASSOCIAÇÃO ASPRAMA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/899/emenda_impositiva-005_ver_gardell.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/899/emenda_impositiva-005_ver_gardell.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 99.953,99 PARA SAÚDE MATERIAL Permanente.	_x000D_
 DISPONIBILIZA 40.000,00 PARA APAE._x000D_
 DISPONIBILIZA 20.000,00 PARA ASSOCIAÇÃO NOSSA SENHORA APARECIDA.	_x000D_
 DISPONIBILIZA 20.000,00 PARA ASSOCIAÇÃO ESTÂNCIA CANÁRIO. 	_x000D_
 DISPONIBILIZA 18.000,00 PARA ASSOCIAÇÃO ASPRAVIVA.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/900/emenda_impositiva-004_ver_angelica.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/900/emenda_impositiva-004_ver_angelica.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 98.976,99 PARA UBS DA SEDE._x000D_
 DISPONIBILIZA 20.000,00 PARA EDUCAÇÃO – CUSTEI AEE.	_x000D_
 DISPONIBILIZA 78.976,99 PARA POLICIA MILITAR MIRIN.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/901/emenda_impositiva-003_ver_maria.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/901/emenda_impositiva-003_ver_maria.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 98.976,99 PARA SAÚDE DESTINADO PARA UBS SALETE CORDEIRO._x000D_
 DISPONIBILIZA 20.000,00 PARA ASSOCIAÇÃO NOSSA SENHORA APARECIDA._x000D_
 DISPONIBILIZA 60.000,00 PARA A ESCOLA VALTER JOSÉ ZANELLA.	_x000D_
 DISPONIBILIZA 18.976,99 PARA ASSOCIAÇÃO CANÁRIO.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/902/emenda_impositiva-002_ver_rubens.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/902/emenda_impositiva-002_ver_rubens.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZA 98.976,99 PARA SAUDE DESTINADO PARA REFORMA DA UBS DO NOVO PLANO._x000D_
 DISPONIBILIZA 48.973,99 PARA ASSOCIAÇÃO AGRINOVA.	_x000D_
 DISPONIBILIZA 50.000,00 PARA ASSOCIAÇÃO VITORIA.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/937/veto__de_emenda_a_lei_organica..pdf</t>
+  </si>
+  <si>
+    <t>Veto de Emenda Aditiva ao Projeto de Lei 2.934/2025 que dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária Anual LOA para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/930/veto__de_emenda_a_lei_organica..pdf</t>
+  </si>
+  <si>
+    <t>Sirvo-me da presente mensagem para informar a Vossa Senhoria e à Casa Legislativa que, analisando o projeto de Lei nº 2934/2025 de autoria desta municipalidade com Emenda Aditiva desta casa de Lei e, ouvindo a Procuradoria Geral do Município, decidi pelo veto a Emenda Aditiva nº 001/2025 do referido Projeto de Lei.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>ATA SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/985/30o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 30ª (TRIGÉSIMA) SESSÃO ORDINÁRIA DA VIGÉSIMA NONA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>ATA SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/986/ata_da_13a_extraordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 13ª (DÉCIMA TERCEIRA) SESSÃO EXTRAORDINÁRIA DA VIGÉSIMA NONA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/987/ata_da_14a_extraordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 14ª (DECIMA QUARTA) SESSÃO EXTRAORDINÁRIA DA VIGÉSIMA NONA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNÍCIPIO DE CHUPINGUAIA-RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2552,68 +2612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/828/prest.contas_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/829/prest.de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/830/prest._de_contas__2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/831/prest.contas_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/880/minuta_de_decreto-027_4_vereadora_angelica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/881/minuta_de_decreto-028_4_ver_angelica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/892/decreto_legislativo_026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_2914.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/864/projeto_de_lei_loa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/865/projeto_de_lei_2.946.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_2.947_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_2.896.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei_2.897.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_2901.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_2.903.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_-_amigo_voluntario_com_emenda.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/713/projeto-2.906_pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_2.908.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_2909.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_2910.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_2912.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_2913.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_2915.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_2916.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_2917.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_2918.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_2918.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_2920.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_2.922_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_2.923_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_2.924.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/816/projeto__de_lei_2.925.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_2.927.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_2928.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei__2.929.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_2.930.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_2.931.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_2.932.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/824/plano_plurianual_2026-2029-1_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/825/oficio_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/826/2935.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/827/projeto_de_lei_2.936.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/842/projeto_de_lei_2.937.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_de_lei_assinado_jana..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_2.939.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_2940.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_2.941.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_lei_2.942.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_assinado_jana..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_2.946.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_2.947.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei__2.948.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_2.949.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_2.950.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/870/minuta_de_projeto_de_lei-152.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/879/minuta_de_projeto_de_lei-734_pl_2.952.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_lei_2.953.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_2954.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/883/memo_suplementacao_34_pl_2956.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_2.957.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_2.960.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/799/projeto__2.904.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_resolucao_no_005.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_resolucao_no_007.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de__resolucao_n_08.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_resolucao_009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/841/projeto_de_resolucao_010.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/875/resolucao-012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/889/resolucao_013_c_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/860/proposta_de_emenda_a_lei_organica_v01.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_61_gardell.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_04_maria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_35_gardell.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_36_gardell.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_49_fernando.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/731/ndicacao_58_maria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/732/60_eder.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_60__branco_1.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_61_gardell_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/734/62_gardell.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/735/63_gardell.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/736/64_denilson.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_65_denilson.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_66_denilson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/806/70.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/807/71.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/809/72_idicacao_denilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_074_gardell_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_075_ederson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_ver_ederson_076_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_077__denilson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_078_ver_denilson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_gardell_079.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_080_gardell.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao__081_careca.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_82_maria_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_83_maria_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_085_fernando_3.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_087_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_088_maria_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_089_maria_4.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_090_maria_3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_91_fernando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_92_maria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_93_maria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_94_maria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_100_rubens_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_101_denilson_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_loa_2945.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_resolucao_no_003.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_resolucao_no_004.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_2901.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_2903_j.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_2.905_pdf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/718/projeto___2911.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/798/projeto_de_lei_2918.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/805/projeto_lei_2919.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/893/emenda_impositiva-001_denilson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/895/emenda_impositiva-009_ver__fernando.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/896/emenda_impositiva-008__ver_ederson.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_impositiva-007__ver_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/898/emenda_impositiva-006_ver_vanderci.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/899/emenda_impositiva-005_ver_gardell.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/900/emenda_impositiva-004_ver_angelica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/901/emenda_impositiva-003_ver_maria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/902/emenda_impositiva-002_ver_rubens.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/828/prest.contas_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/829/prest.de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/830/prest._de_contas__2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/831/prest.contas_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/880/minuta_de_decreto-027_4_vereadora_angelica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/881/minuta_de_decreto-028_4_ver_angelica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/892/decreto_legislativo_026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_2914.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/864/projeto_de_lei_loa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/865/projeto_de_lei_2.946.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_2.947_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_2.896.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei_2.897.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_2901.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_2.903.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_-_amigo_voluntario_com_emenda.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/713/projeto-2.906_pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_2.908.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_2909.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_2910.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_2912.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_2913.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_2915.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_2916.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_2917.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_2918.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_2918.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_2920.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/813/projeto_de_lei_2.922_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_2.923_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_2.924.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/816/projeto__de_lei_2.925.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_2.927.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_2928.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei__2.929.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_2.930.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_de_lei_2.931.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_2.932.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/824/plano_plurianual_2026-2029-1_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/825/oficio_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/826/2935.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/827/projeto_de_lei_2.936.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/842/projeto_de_lei_2.937.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_de_lei_assinado_jana..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_2.939.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_2940.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_2.941.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_lei_2.942.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_assinado_jana..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_2.946.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_2.947.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei__2.948.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_2.949.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_2.950.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/870/minuta_de_projeto_de_lei-152.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/879/minuta_de_projeto_de_lei-734_pl_2.952.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_lei_2.953.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_2954.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/883/memo_suplementacao_34_pl_2956.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_2.957.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/888/projeto_de_lei_2.960.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/799/projeto__2.904.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_resolucao_no_005.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_resolucao_no_007.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de__resolucao_n_08.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_resolucao_009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/841/projeto_de_resolucao_010.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/852/resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/875/resolucao-012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/889/resolucao_013_c_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/860/proposta_de_emenda_a_lei_organica_v01.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_61_gardell.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_04_maria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_35_gardell.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_36_gardell.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_49_fernando.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/731/ndicacao_58_maria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/732/60_eder.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_60__branco_1.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_61_gardell_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/734/62_gardell.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/735/63_gardell.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/736/64_denilson.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_65_denilson.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_66_denilson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/806/70.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/807/71.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/809/72_idicacao_denilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_074_gardell_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_075_ederson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_ver_ederson_076_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_077__denilson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_078_ver_denilson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_gardell_079.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_080_gardell.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao__081_careca.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_82_maria_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_83_maria_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_085_fernando_3.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_087_denilson_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_088_maria_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_089_maria_4.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_090_maria_3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_91_fernando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_92_maria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_93_maria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_94_maria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_100_rubens_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_101_denilson_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_lei_loa_2945.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_resolucao_no_003.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/797/projeto_de_resolucao_no_004.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_2901.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_2903_j.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_2.905_pdf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/718/projeto___2911.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/798/projeto_de_lei_2918.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/805/projeto_lei_2919.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/893/emenda_impositiva-001_denilson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/895/emenda_impositiva-009_ver__fernando.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/896/emenda_impositiva-008__ver_ederson.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_impositiva-007__ver_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/898/emenda_impositiva-006_ver_vanderci.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/899/emenda_impositiva-005_ver_gardell.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/900/emenda_impositiva-004_ver_angelica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/901/emenda_impositiva-003_ver_maria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/902/emenda_impositiva-002_ver_rubens.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/937/veto__de_emenda_a_lei_organica..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/930/veto__de_emenda_a_lei_organica..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/985/30o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/986/ata_da_13a_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2025/987/ata_da_14a_extraordinaria.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H192"/>
+  <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7563,50 +7623,180 @@
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>705</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>358</v>
       </c>
       <c r="D192" t="s">
         <v>680</v>
       </c>
       <c r="E192" t="s">
         <v>681</v>
       </c>
       <c r="F192" t="s">
         <v>635</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H192" t="s">
         <v>707</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>708</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>709</v>
+      </c>
+      <c r="E193" t="s">
+        <v>710</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H193" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>713</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>231</v>
+      </c>
+      <c r="D194" t="s">
+        <v>709</v>
+      </c>
+      <c r="E194" t="s">
+        <v>710</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H194" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>716</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>448</v>
+      </c>
+      <c r="D195" t="s">
+        <v>717</v>
+      </c>
+      <c r="E195" t="s">
+        <v>718</v>
+      </c>
+      <c r="F195" t="s">
+        <v>375</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H195" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>721</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>374</v>
+      </c>
+      <c r="D196" t="s">
+        <v>717</v>
+      </c>
+      <c r="E196" t="s">
+        <v>722</v>
+      </c>
+      <c r="F196" t="s">
+        <v>375</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H196" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>725</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>425</v>
+      </c>
+      <c r="D197" t="s">
+        <v>717</v>
+      </c>
+      <c r="E197" t="s">
+        <v>722</v>
+      </c>
+      <c r="F197" t="s">
+        <v>375</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H197" t="s">
+        <v>727</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7758,50 +7948,55 @@
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>