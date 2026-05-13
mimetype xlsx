--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -10,219 +10,1035 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="327">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>1</t>
+    <t>2961</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_2.961.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_2.961.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE DE CRÉDITO ESPECIAL NO VALOR DE R$326.940,00.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_2.962.pdf</t>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_2.962.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 1.759.889,87</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei__2.963.pdf</t>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei__2.963.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A LEI MUNICIPAL Nº 2.474/2025, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/906/projeto_de_lei_2.964.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO EM DINHEIRO PARA EVENTOS ESPORTIVOS NO MUNICÍPIO DE CHUPINGUAIA/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_2.965.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LIMITAR O TRÁFEGO DE VEÍCULOS AUTOMOTORES PESADOS  NAS ESTRADAS RURAIS E APLICAÇÃO DE MULTAS POR EXCESSO DE PESO.</t>
+  </si>
+  <si>
     <t>908</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/908/projeto_de_lei_2.966.pdf</t>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/908/projeto_de_lei_2.966.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O ANEXO l DA LEI MUNICIPAL N°2135 DE 14 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/909/projeto_de_lei_2.967.pdf</t>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/909/projeto_de_lei_2.967.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DO CARGO DE ASSISTENTE SOCIAL E FISIOTERAPEUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/910/projeto_de_lei_2.968.pdf</t>
+    <t>2968</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/910/projeto_de_lei_2.968.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DO CARGO DE TÉCNICO EM RADIOLOGIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>9</t>
-[...29 lines deleted...]
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LIMITAR O TRÁFEGO DE VEÍCULOS AUTOMOTORES PESADOS  NAS ESTRADAS RURAIS E APLICAÇÃO DE MULTAS POR EXCESSO DE PESO.</t>
+    <t>2969</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/911/projeto_de_lei_2.969.pdf</t>
+  </si>
+  <si>
+    <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE 713.288,05.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_2.970.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_2.970.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FÓRUM _x000D_
 MUNICIPAL DE EDUCAÇÃO FME, NO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_2.971.pdf</t>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_2.971.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL NO VALOR DE R$5.173.488,60</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/931/projeto_de_lei_2.972.pdf</t>
+  </si>
+  <si>
+    <t>ABRE NO ORÇAMENTO VIGENTE CREDITO ESPECIAL NO VALOR DE R$ 1.945.250,65</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/932/projeto_de_lei_2.973.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CARGO DE BIOMÉDICO E FARMACÊUTICO, AUMENTA O NUMERO DE VAGAS DO CARGO DE ASSISTENTE SOCIAL E ALTERA O ANEXO I, II, III E VI DA LEI 456/2005</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_2.974.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito especial no valor de R$3.441.245,97</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_lei_2.975-combinado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial no valor de R$3.538.673,11</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>2976</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_lei_2.976.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA O ART. 105 DA LEI COMPLEMENTAR Nº 02/2012, ALTERA A LEI MUNICIPAL Nº 457/2005, _x000D_
+APLICA O PISO NACIONAL DOS PROFESSORES A AGENTES COMUNITÁRIOS DE SAÚDE E ENDEMIAS E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/940/projeto_de_lei_2.977.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº1.218/2011 E O ANEXO III e VII DA LEI 456/2005</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/944/projeto_de_lei_2.978_combinado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial no valor de R$1.328.198,78</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/947/pl_2.979_combinado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito especial no valor de R$862.691,18</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/948/projeto_de_lei_2.980.pdf</t>
+  </si>
+  <si>
+    <t>FICA ALTERADA A LEI MUNICIPAL Nº 2.675/2024, E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/949/pl_2.981_combinado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito especial no valor de R$2.166.092,35</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/951/pl_2.982_combinado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito especial no valor de R$3.055.285,31</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>2983</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/952/projeto_de_lei_2.983.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE CUSTEIO DE ATIVIDADE CULTURAL JUNTO A ASSOCIAÇÃO CLUBE DO LAÇO DE CHUPINGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>2984</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/955/projeto_de_lei_2.984.pdf</t>
+  </si>
+  <si>
+    <t>“REVOGA O ART. 105 DA LEI COMPLEMENTAR Nº 02/2012, ALTERA A LEI MUNICIPAL Nº 457/2005, APLICA O PISO NACIONAL DOS PROFESSORES A AGENTES COMUNITÁRIOS DE SAÚDE E ENDEMIAS E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>2985</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/957/projeto_de_lei_2.985.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>2986</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/958/pl_2.986_combinado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito especial no valor de R$1.516.186,52</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>2987</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/959/projeto_de_lei_2.987.pdf</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/960/projeto_de_lei_2.988.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO EM DINHEIRO PARA OS JOGOS INDÍGENAS NO MUNICÍPIO DE CHUPINGUAIA/RO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/968/projeto_de_lei_2.989.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL AO LAR DOS IDOSOS MARIA TEREZA DA LAMARTA</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>2990</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/969/projeto_de_lei_2.990.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVENIO COM A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Gardell Vinicius Lima dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/950/projeto_de_resolucao-_001_-_20262.pdf</t>
+  </si>
+  <si>
+    <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 43.200,00</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Angelica Peralta</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/914/mocao_de_aplausos_ver_angelica_01.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO TENENTE WACHINGTON FAGNER ALFREDO</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Ederson Luiz Fassicolo</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/945/requerimento_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SISTEMA DE RASTREAMENTO (GPS) EM TODA A FROTA DE VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE VEREADORES DE CHUPINGUAIA.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Valdomiro Custódio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_02_desistencia_comissao.pdf</t>
+  </si>
+  <si>
+    <t>Desistência como membro da Comissão Comissão de Redação e Justiça.</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/961/pedido_de_dispensa_pl_2.988.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo municipal a conceder premiação em dinheiro para os jogos indígenas, no município de Chupinguaia/RO  e dá outras providencias</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/962/pedido_de_dispensa_pl_2.985.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo municipal firmar convênio com a APAE – Associação de Pais e amigos de Excepcionais  e dá outras providencias</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_001_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, a criação e documentação do Distrito de Boa Esperança no Município de Chupinguaia-Ro. Essa solicitação tem como objetivo principal promover o desenvolvimento socioeconômico e melhorar a qualidade de vida dos moradores da região.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_002_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a reforma da Ponte localizada sobre o Rio do Ouro, no Distrito da Boa Esperança. A estrutura encontra se em, mas condições, com várias pranchas podres e madeiras de parte inferior totalmente deterioradas, oferecendo risco a segurança de todos que a utilizam.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_003_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, a construção de uma galeria de concreto entre a linha 95 e a linha 90.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>Denilson Ramos da Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_004_denilson.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo junto a secretaria competente, a construção do muro do cemitério municipal, localizado na rua Genival Nunes, bem como a instalação de iluminação e rede de energia elétrica no local.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_005_denilson.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo que possa ser feita a realização de serviços de cascalhamento e limpeza da kapa 71 entre a linha 115 e 116 (sentido chácara do Adir), neste município.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_006_angelica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo que avalie a possibilidade de realizar o patrolamento e o cascalhamento da Avenida 23, da Rua 8 e do trecho de chão da Avenida 116, localizadas no bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Fernando Pereira da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_007_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Indica -se  ao Poder Executivo Municipal que seja realizada, com a máxima urgência, a limpeza e o cascalhamento das vias públicas do Distrito de Novo Plano.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_008_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que o Poder Executivo a possibilidade de perfurar um poço artesiano no distrito do Corgão.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_009_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a importância do cascalhamento e patrolamento da 105 que é a estrada do Novo Plano 496 sentido Boa Esperança.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/924/indicacao_010_angelica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Que seja criada a Carteirinha de Identificação dos Artesãos do Município de Chupinguaia, bem como dos artesãos dos demais distritos.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_011_angelica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Que seja realizada a troca das luminárias queimadas em toda a extensão do Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/926/indicacao_012_gardell.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a necessidade de que seja realizado o cascalhento da Linha 115. (sentido a Chácara dos LIMA)</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/927/indicacao_013_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a reabertura, patrolamento e cascalhamento da linha 42 Distrito de Chupinguaia.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Vanderci de Paula Campos</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao_014_vanderci.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao setor responsável a necessidade de arrumar a iluminação pública na rua Daniel Bispo, tem 2 postes com a iluminação pública apagada, e na avenida primavera tem pontos que estão apagados.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_015_denilson.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo junto a secretaria competente, o aumento salarial para servidores da Secretaria Municipal de Agricultura e da Secretaria Municipal de Obras que atuam na operação de maquinários e condução de caminhões.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_016_angelica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo que seja realizado o patrolamento da Rua Cambará localizada no Setor Bela Vista.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_017_angelica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo que seja  realizada a manutenção das luminárias públicas na Rua Osvaldo Cruz, visando garantir melhor iluminação e segurança para os moradores</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Maria do Guaporé</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/941/indicacao_019_maria.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executi vo juntamente por meio da Secretaria de Educação a designação de um_x000D_
+guarda noturno para atuar na Escola Valter José Zanella, no Distrito do Guaporé.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/943/indicacao_021_maria.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo juntamente com a Secretaria de saúde para a designação de um motorista para a Unidade Básica de Saúde (UBS) Salete Cordeiro no Distrito do Guaporé no município de Chupinguaia-Ro,para cumprir carga horária de 12 (doze) horas. visando atender à demanda de atendimentos domiciliares.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/946/indicacao_022_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação das academias de ginástica ao ar livre que já se encontram disponível no distrito de Boa Esperança e do Novo Plano, nas respectivas praças pública.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/953/indicacao_023_maria.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo juntamente com a Secretaria de a implantação e/ou manutenção da iluminação pública na Rua Antônio Carlos Jobim.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_025_maria.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo juntamente por meio do setor competente, que seja implantado no talão de cobrança de água do Distrito do Guaporé a opção de pagamento por QR Code e/ou código de barras</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/965/indicacao_025_maria.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo juntamente por meio do setor competente, que seja implantado no talão de cobrança de água do Distrito do Guaporé a opção de pagamento por QR Code e/ou código de barras.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_026_maria.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo juntamente com Secretaria Municipal de Obras que seja realizada a reabertura da rua lateral à BR-364, localizada na Avenida Tancredo Neves, sentido ao Setor Chacareiro, que dá acesso à Chácara Sonho Meu.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_029_maria.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Executivo Venho, respeitosamente, indicar a Vossa Excelência que seja solicitado, junto ao setor competente, a realização da limpeza lateral na entrada da Linha 90, com a máxima brevidade possível.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_030_angelica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal que seja realizado o patrolamento da Estrada Projetada, Km 4, Linha 119, sentido Bianchini.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_031_vanderci.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a empresa responsável pela iluminação pública, a necessidade de arrumar a   iluminação pública na rua Olavo Pires N°840, setor 10, tem 2 postes com a iluminação pública apagada, e na Rua Daniel Bispo onde foi trocado o poste não foi colocado a iluminação pública</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Indicações</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/942/indicacao_020_maria.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo juntamente com a Secretaria de obras, para a manutenção e limpeza e desaguador da entrada na Linha 90 sentido RO a comunidade dos Baianos no Distrito do Guaporé, visando garantir a segurança e o acesso dos estudantes durante o período escolar.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/954/indicacao_024_maria.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo juntamente aos órgãos competentes, a troca de luminárias quebradas e a manutenção das demais, no Distrito do Guaporé.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva</t>
+  </si>
+  <si>
+    <t>CRJ - Comissão de Redação e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/929/emenda_substitutiva_ao_pl-001_1.pdf</t>
+  </si>
+  <si>
+    <t>Dê-se ao Projeto de lei nº 2.968,de 2026 a seguinte redação:_x000D_
+"Altera o anexo VII da Lei 456/2005 que trata da carga horária dos cargos de Fisioterapeuta, Assistente Social e Técnico em Radiologia, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>ATA SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>Legislativo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/976/1o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª (PRIMEIRA) SESSÃO ORDINÁRIA DA VIGÉSIMA NONA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNÍCIPIO DE CHUPINGUAIA-RO</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/977/2o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª (SEGUNDA) SESSÃO ORDINÁRIA DA VIGÉSIMA NONA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNÍCIPIO DE CHUPINGUAIA-RO</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/978/3o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª (TERCEIRA) SESSÃO ORDINÁRIA DA VIGÉSIMA NONA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNÍCIPIO DE CHUPINGUAIA-RO</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/979/4o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª (QUARTA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/980/5o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª (QUINTA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/981/6o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª (SEXTA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/982/7o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª (SETIMA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/983/8o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 8ª (OITAVA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/984/9o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 9ª (NONA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNÍCIPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/975/10o_ata_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 10ª (DÉCIMA) SESSÃO ORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNÍCIPIO DE CHUPINGUAIA-RO</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>ATA SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/988/1o_ata_sessao_extraordinaria.docx</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª (PRIMEIRA) SESSÃO EXTRAORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/989/2o_ata_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 02ª (SEGUNDA) SESSÃO EXTRAORDINÁRIA DA TRIGÉSIMA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -526,69 +1342,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_2.961.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_2.962.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei__2.963.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/908/projeto_de_lei_2.966.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/909/projeto_de_lei_2.967.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/910/projeto_de_lei_2.968.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/911/projeto_de_lei_2.969.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/906/projeto_de_lei_2.964.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_2.965.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_2.970.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_2.971.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_2.961.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_2.962.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei__2.963.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/906/projeto_de_lei_2.964.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_2.965.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/908/projeto_de_lei_2.966.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/909/projeto_de_lei_2.967.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/910/projeto_de_lei_2.968.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/911/projeto_de_lei_2.969.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_2.970.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_2.971.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/931/projeto_de_lei_2.972.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/932/projeto_de_lei_2.973.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_2.974.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_lei_2.975-combinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_lei_2.976.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/940/projeto_de_lei_2.977.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/944/projeto_de_lei_2.978_combinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/947/pl_2.979_combinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/948/projeto_de_lei_2.980.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/949/pl_2.981_combinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/951/pl_2.982_combinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/952/projeto_de_lei_2.983.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/955/projeto_de_lei_2.984.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/957/projeto_de_lei_2.985.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/958/pl_2.986_combinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/959/projeto_de_lei_2.987.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/960/projeto_de_lei_2.988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/968/projeto_de_lei_2.989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/969/projeto_de_lei_2.990.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/950/projeto_de_resolucao-_001_-_20262.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/914/mocao_de_aplausos_ver_angelica_01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/945/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_02_desistencia_comissao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/961/pedido_de_dispensa_pl_2.988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/962/pedido_de_dispensa_pl_2.985.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_001_ederson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_002_ederson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_003_ederson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_004_denilson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_005_denilson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_006_angelica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_007_fernando.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_008_ederson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_009_ederson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/924/indicacao_010_angelica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_011_angelica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/926/indicacao_012_gardell.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/927/indicacao_013_ederson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao_014_vanderci.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_015_denilson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_016_angelica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_017_angelica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/941/indicacao_019_maria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/943/indicacao_021_maria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/946/indicacao_022_ederson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/953/indicacao_023_maria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_025_maria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/965/indicacao_025_maria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_026_maria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_029_maria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_030_angelica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_031_vanderci.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/942/indicacao_020_maria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/954/indicacao_024_maria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/929/emenda_substitutiva_ao_pl-001_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/976/1o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/977/2o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/978/3o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/979/4o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/980/5o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/981/6o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/982/7o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/983/8o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/984/9o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/975/10o_ata_ordinaria.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/988/1o_ata_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chupinguaia.ro.leg.br/media/sapl/public/materialegislativa/2026/989/2o_ata_sessao_extraordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="158.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -857,65 +1673,1874 @@
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>133</v>
+      </c>
+      <c r="E32" t="s">
+        <v>134</v>
+      </c>
+      <c r="F32" t="s">
+        <v>135</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H32" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" t="s">
+        <v>139</v>
+      </c>
+      <c r="E33" t="s">
+        <v>140</v>
+      </c>
+      <c r="F33" t="s">
+        <v>141</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
+      <c r="F34" t="s">
+        <v>147</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>145</v>
+      </c>
+      <c r="E35" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" t="s">
+        <v>152</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>145</v>
+      </c>
+      <c r="E36" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" t="s">
+        <v>141</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" t="s">
+        <v>141</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
+        <v>164</v>
+      </c>
+      <c r="E38" t="s">
+        <v>165</v>
+      </c>
+      <c r="F38" t="s">
+        <v>147</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>151</v>
+      </c>
+      <c r="D39" t="s">
+        <v>164</v>
+      </c>
+      <c r="E39" t="s">
+        <v>165</v>
+      </c>
+      <c r="F39" t="s">
+        <v>147</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" t="s">
+        <v>164</v>
+      </c>
+      <c r="E40" t="s">
+        <v>165</v>
+      </c>
+      <c r="F40" t="s">
+        <v>147</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
+        <v>164</v>
+      </c>
+      <c r="E41" t="s">
+        <v>165</v>
+      </c>
+      <c r="F41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>179</v>
+      </c>
+      <c r="D42" t="s">
+        <v>164</v>
+      </c>
+      <c r="E42" t="s">
+        <v>165</v>
+      </c>
+      <c r="F42" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H42" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" t="s">
+        <v>164</v>
+      </c>
+      <c r="E43" t="s">
+        <v>165</v>
+      </c>
+      <c r="F43" t="s">
+        <v>141</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>187</v>
+      </c>
+      <c r="D44" t="s">
+        <v>164</v>
+      </c>
+      <c r="E44" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" t="s">
+        <v>188</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H44" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" t="s">
+        <v>164</v>
+      </c>
+      <c r="E45" t="s">
+        <v>165</v>
+      </c>
+      <c r="F45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>164</v>
+      </c>
+      <c r="E46" t="s">
+        <v>165</v>
+      </c>
+      <c r="F46" t="s">
+        <v>147</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>200</v>
+      </c>
+      <c r="D47" t="s">
+        <v>164</v>
+      </c>
+      <c r="E47" t="s">
+        <v>165</v>
+      </c>
+      <c r="F47" t="s">
+        <v>141</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>203</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" t="s">
+        <v>164</v>
+      </c>
+      <c r="E48" t="s">
+        <v>165</v>
+      </c>
+      <c r="F48" t="s">
+        <v>141</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>208</v>
+      </c>
+      <c r="D49" t="s">
+        <v>164</v>
+      </c>
+      <c r="E49" t="s">
+        <v>165</v>
+      </c>
+      <c r="F49" t="s">
+        <v>135</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H49" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>211</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>212</v>
+      </c>
+      <c r="D50" t="s">
+        <v>164</v>
+      </c>
+      <c r="E50" t="s">
+        <v>165</v>
+      </c>
+      <c r="F50" t="s">
+        <v>147</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H50" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>215</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>216</v>
+      </c>
+      <c r="D51" t="s">
+        <v>164</v>
+      </c>
+      <c r="E51" t="s">
+        <v>165</v>
+      </c>
+      <c r="F51" t="s">
+        <v>217</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>164</v>
+      </c>
+      <c r="E52" t="s">
+        <v>165</v>
+      </c>
+      <c r="F52" t="s">
+        <v>175</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>164</v>
+      </c>
+      <c r="E53" t="s">
+        <v>165</v>
+      </c>
+      <c r="F53" t="s">
+        <v>141</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>164</v>
+      </c>
+      <c r="E54" t="s">
+        <v>165</v>
+      </c>
+      <c r="F54" t="s">
+        <v>141</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>164</v>
+      </c>
+      <c r="E55" t="s">
+        <v>165</v>
+      </c>
+      <c r="F55" t="s">
+        <v>234</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H55" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>238</v>
+      </c>
+      <c r="D56" t="s">
+        <v>164</v>
+      </c>
+      <c r="E56" t="s">
+        <v>165</v>
+      </c>
+      <c r="F56" t="s">
+        <v>234</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>241</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>242</v>
+      </c>
+      <c r="D57" t="s">
+        <v>164</v>
+      </c>
+      <c r="E57" t="s">
+        <v>165</v>
+      </c>
+      <c r="F57" t="s">
+        <v>147</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H57" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>246</v>
+      </c>
+      <c r="D58" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" t="s">
+        <v>165</v>
+      </c>
+      <c r="F58" t="s">
+        <v>234</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>250</v>
+      </c>
+      <c r="D59" t="s">
+        <v>164</v>
+      </c>
+      <c r="E59" t="s">
+        <v>165</v>
+      </c>
+      <c r="F59" t="s">
+        <v>234</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H59" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>253</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>254</v>
+      </c>
+      <c r="D60" t="s">
+        <v>164</v>
+      </c>
+      <c r="E60" t="s">
+        <v>165</v>
+      </c>
+      <c r="F60" t="s">
+        <v>234</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>258</v>
+      </c>
+      <c r="D61" t="s">
+        <v>164</v>
+      </c>
+      <c r="E61" t="s">
+        <v>165</v>
+      </c>
+      <c r="F61" t="s">
+        <v>234</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H61" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>262</v>
+      </c>
+      <c r="D62" t="s">
+        <v>164</v>
+      </c>
+      <c r="E62" t="s">
+        <v>165</v>
+      </c>
+      <c r="F62" t="s">
+        <v>234</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H62" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>265</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>266</v>
+      </c>
+      <c r="D63" t="s">
+        <v>164</v>
+      </c>
+      <c r="E63" t="s">
+        <v>165</v>
+      </c>
+      <c r="F63" t="s">
+        <v>141</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H63" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>269</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>270</v>
+      </c>
+      <c r="D64" t="s">
+        <v>164</v>
+      </c>
+      <c r="E64" t="s">
+        <v>165</v>
+      </c>
+      <c r="F64" t="s">
+        <v>217</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H64" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>273</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>274</v>
+      </c>
+      <c r="D65" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" t="s">
+        <v>275</v>
+      </c>
+      <c r="F65" t="s">
+        <v>234</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H65" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>278</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>250</v>
+      </c>
+      <c r="D66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>275</v>
+      </c>
+      <c r="F66" t="s">
+        <v>234</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H66" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>132</v>
+      </c>
+      <c r="D67" t="s">
+        <v>282</v>
+      </c>
+      <c r="E67" t="s">
+        <v>283</v>
+      </c>
+      <c r="F67" t="s">
+        <v>284</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>132</v>
+      </c>
+      <c r="D68" t="s">
+        <v>288</v>
+      </c>
+      <c r="E68" t="s">
+        <v>289</v>
+      </c>
+      <c r="F68" t="s">
+        <v>290</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H68" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>293</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>151</v>
+      </c>
+      <c r="D69" t="s">
+        <v>288</v>
+      </c>
+      <c r="E69" t="s">
+        <v>289</v>
+      </c>
+      <c r="F69" t="s">
+        <v>290</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>156</v>
+      </c>
+      <c r="D70" t="s">
+        <v>288</v>
+      </c>
+      <c r="E70" t="s">
+        <v>289</v>
+      </c>
+      <c r="F70" t="s">
+        <v>290</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H70" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>299</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" t="s">
+        <v>288</v>
+      </c>
+      <c r="E71" t="s">
+        <v>289</v>
+      </c>
+      <c r="F71" t="s">
+        <v>290</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H71" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>302</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>179</v>
+      </c>
+      <c r="D72" t="s">
+        <v>288</v>
+      </c>
+      <c r="E72" t="s">
+        <v>289</v>
+      </c>
+      <c r="F72" t="s">
+        <v>290</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H72" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>305</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>183</v>
+      </c>
+      <c r="D73" t="s">
+        <v>288</v>
+      </c>
+      <c r="E73" t="s">
+        <v>289</v>
+      </c>
+      <c r="F73" t="s">
+        <v>290</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H73" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>187</v>
+      </c>
+      <c r="D74" t="s">
+        <v>288</v>
+      </c>
+      <c r="E74" t="s">
+        <v>289</v>
+      </c>
+      <c r="F74" t="s">
+        <v>290</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H74" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>311</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>192</v>
+      </c>
+      <c r="D75" t="s">
+        <v>288</v>
+      </c>
+      <c r="E75" t="s">
+        <v>289</v>
+      </c>
+      <c r="F75" t="s">
+        <v>290</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H75" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>196</v>
+      </c>
+      <c r="D76" t="s">
+        <v>288</v>
+      </c>
+      <c r="E76" t="s">
+        <v>289</v>
+      </c>
+      <c r="F76" t="s">
+        <v>290</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H76" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>317</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>200</v>
+      </c>
+      <c r="D77" t="s">
+        <v>288</v>
+      </c>
+      <c r="E77" t="s">
+        <v>289</v>
+      </c>
+      <c r="F77" t="s">
+        <v>290</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H77" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>320</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>132</v>
+      </c>
+      <c r="D78" t="s">
+        <v>288</v>
+      </c>
+      <c r="E78" t="s">
+        <v>321</v>
+      </c>
+      <c r="F78" t="s">
+        <v>290</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H78" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>324</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>151</v>
+      </c>
+      <c r="D79" t="s">
+        <v>288</v>
+      </c>
+      <c r="E79" t="s">
+        <v>321</v>
+      </c>
+      <c r="F79" t="s">
+        <v>290</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H79" t="s">
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>